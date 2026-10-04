--- v0 (2025-11-24)
+++ v1 (2026-10-04)
@@ -1,525 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="2AD13A91" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="37C09EB9" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="7395F512" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="5AE7B9E2" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="06D3072B" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="68C6BDF5" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="2B7248D5" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="5A60CB46" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B77BD2" w:rsidRPr="00F2285A" w:rsidRDefault="00F55540" w:rsidP="00937D32">
+    <w:p w14:paraId="4E63299A" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00F2285A" w:rsidRDefault="00F55540" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2285A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Storitev </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00826E4A" w:rsidRPr="00F2285A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>eVročanje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    </w:p>
+    <w:p w14:paraId="4D3FC55F" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="2283B1D8" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="314A6743" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="0E684D3C" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="5267ACBF" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="6E5AECD5" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B90918" w:rsidRPr="00937D32" w:rsidRDefault="00B90918" w:rsidP="00937D32">
+    <w:p w14:paraId="313C923A" w14:textId="77777777" w:rsidR="00B90918" w:rsidRPr="00937D32" w:rsidRDefault="00B90918" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="7BC295CE" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="72F9FEC3" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="7BAF73A6" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00F2285A" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="14F4AE67" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00F2285A" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2285A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Po</w:t>
       </w:r>
       <w:r w:rsidR="001C2D67" w:rsidRPr="00F2285A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>drobnejši opis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B90918" w:rsidRPr="00937D32" w:rsidRDefault="00B90918" w:rsidP="00937D32">
+    <w:p w14:paraId="09D36C14" w14:textId="77777777" w:rsidR="00B90918" w:rsidRPr="00937D32" w:rsidRDefault="00B90918" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="0EE5F9C2" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="27AB4DB0" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="71D013FA" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="569B631E" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="datumtevilka"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="22365522" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
+    <w:p w14:paraId="196CCE06" w14:textId="77777777" w:rsidR="00F825FF" w:rsidRPr="00937D32" w:rsidRDefault="00F825FF" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="7E287965" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="71C600E3" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="541D0591" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="786B6450" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="4AF44CB2" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="192F176B" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="3EA213AD" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="6AD9A957" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="3B42521C" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
+    <w:p w14:paraId="7A54DE66" w14:textId="77777777" w:rsidR="00E853E8" w:rsidRPr="00937D32" w:rsidRDefault="00E853E8" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="24E4F447" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="7E7C2021" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="7AE9981B" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="6E7D4967" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="5775EF86" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
+    <w:p w14:paraId="6272D24D" w14:textId="77777777" w:rsidR="00887E1E" w:rsidRPr="00937D32" w:rsidRDefault="00887E1E" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA699D" w:rsidRPr="00F2285A" w:rsidRDefault="00F84164" w:rsidP="00937D32">
+    <w:p w14:paraId="69FAC004" w14:textId="77777777" w:rsidR="00CA699D" w:rsidRPr="00F2285A" w:rsidRDefault="00F84164" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="podpisi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>DECEMBER</w:t>
       </w:r>
       <w:r w:rsidR="007839D2" w:rsidRPr="00F2285A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -537,874 +534,766 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0061777E" w:rsidRPr="00F2285A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DA2C9A" w:rsidRPr="00937D32" w:rsidRDefault="00CA699D" w:rsidP="00937D32">
+    </w:p>
+    <w:p w14:paraId="53A556CF" w14:textId="77777777" w:rsidR="00DA2C9A" w:rsidRPr="00937D32" w:rsidRDefault="00CA699D" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00DA2C9A" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00B90918" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>azalo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00403340" w:rsidRPr="00937D32" w:rsidRDefault="00403340" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005A4C03" w:rsidRDefault="00D72DA8">
+    <w:p w14:paraId="0900189F" w14:textId="77777777" w:rsidR="00403340" w:rsidRPr="00937D32" w:rsidRDefault="00403340" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A371914" w14:textId="08A87173" w:rsidR="003B3B08" w:rsidRDefault="00D72DA8">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "FURS_naslov_1;1;FURS_naslov_2;2;Naslov;3" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc152328721" w:history="1">
-        <w:r w:rsidR="005A4C03" w:rsidRPr="00520FEA">
+      <w:hyperlink w:anchor="_Toc241240851" w:history="1">
+        <w:r w:rsidR="003B3B08" w:rsidRPr="00B85061">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.0 Splošno</w:t>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc152328721 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241240851 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="005A4C03">
+        <w:r w:rsidR="003B3B08">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005A4C03" w:rsidRDefault="005A4C03">
+    <w:p w14:paraId="1EC9D322" w14:textId="5BA2AC5B" w:rsidR="003B3B08" w:rsidRDefault="003B3B08">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00520FEA">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241240852" w:history="1">
+        <w:r w:rsidRPr="00B85061">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.0 Pooblaščenec za vročanje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc152328722 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241240852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005A4C03" w:rsidRDefault="005A4C03">
+    <w:p w14:paraId="3FB5820A" w14:textId="42E2961B" w:rsidR="003B3B08" w:rsidRDefault="003B3B08">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00520FEA">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241240853" w:history="1">
+        <w:r w:rsidRPr="00B85061">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.0 Seznam dokumentov, ki se eVročajo</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc152328723 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241240853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005A4C03" w:rsidRDefault="005A4C03">
+    <w:p w14:paraId="314A866F" w14:textId="277CB988" w:rsidR="003B3B08" w:rsidRDefault="003B3B08">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00520FEA">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241240854" w:history="1">
+        <w:r w:rsidRPr="00B85061">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.0 Zavezanci za elektronsko vročanje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc152328724 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241240854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005A4C03" w:rsidRDefault="005A4C03">
+    <w:p w14:paraId="13143122" w14:textId="7FEBC3E2" w:rsidR="003B3B08" w:rsidRDefault="003B3B08">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00520FEA">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241240855" w:history="1">
+        <w:r w:rsidRPr="00B85061">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.0 Postopek storitve eVročanje</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc152328725 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241240855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005A4C03" w:rsidRDefault="005A4C03">
+    <w:p w14:paraId="08ADB2E8" w14:textId="6E59A9BB" w:rsidR="003B3B08" w:rsidRDefault="003B3B08">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00520FEA">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241240856" w:history="1">
+        <w:r w:rsidRPr="00B85061">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.0 Vprašanja in odgovori</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc152328726 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241240856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00403340" w:rsidRPr="00937D32" w:rsidRDefault="00D72DA8" w:rsidP="00937D32">
+    <w:p w14:paraId="75981AF6" w14:textId="0AB521B0" w:rsidR="00403340" w:rsidRPr="00937D32" w:rsidRDefault="00D72DA8" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="00DA2C9A" w:rsidP="00937D32">
+    <w:p w14:paraId="674F5902" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="00DA2C9A" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc406418479"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc152328721"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc406418479"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc406651355"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc435774133"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc241240851"/>
       <w:r w:rsidR="00B77BD2" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.0 </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00F55540" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Splošno</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00F55540" w:rsidRPr="00937D32">
-[...10 lines deleted...]
-    <w:p w:rsidR="004B7558" w:rsidRPr="00937D32" w:rsidRDefault="00F55540" w:rsidP="00937D32">
+    </w:p>
+    <w:p w14:paraId="6A16957D" w14:textId="77777777" w:rsidR="004B7558" w:rsidRPr="00937D32" w:rsidRDefault="00F55540" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>eVročanje pomeni vročanje po elektronski poti prek informacijskega sistema Finančne uprave Republike Slovenije (v nadaljnjem besedilu: eDavki</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1361">
+        <w:rPr>
+          <w:rStyle w:val="Sprotnaopomba-sklic"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pomeni vročanje po elektronski poti prek informacijskega sistema Finančne uprave Republike Slovenije (v nadaljnjem besedilu: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>). eVročanje pomeni sodoben način vročanja dokumentov zavezancem za davek, v njihov osebni profil eDavki</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1361">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. Vsi poslovni subjekti že uporabljajo eDavk</w:t>
+      </w:r>
       <w:r w:rsidR="002E1361">
         <w:rPr>
-          <w:rStyle w:val="Sprotnaopomba-sklic"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00937D32">
+        <w:t xml:space="preserve">za oddajo obračunov davkov, </w:t>
+      </w:r>
+      <w:r w:rsidR="0066484E" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00937D32">
+        <w:t>zato je smiselna njegova uporaba tudi v obratni smeri – za prejemanje dokumentov</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DB2" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pomeni sodoben način vročanja dokumentov zavezancem za davek, v njihov osebni profil </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00937D32">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10FB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E1361">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>h</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00937D32">
+        <w:t xml:space="preserve">Storitev </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10FB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Vsi poslovni subjekti že uporabljajo </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00937D32">
+        <w:t xml:space="preserve">eVročanje lahko </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1361">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavk</w:t>
-[...121 lines deleted...]
-    <w:p w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="00885551" w:rsidP="00937D32">
+        <w:t>uporabijo tudi fizične osebe, če se prijavijo prek eDavkov z vložitvijo obrazca eVrocanje-POS (Prijava).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F71CE99" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="00885551" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc406573941"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc152328722"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc406573941"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc406651356"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc435774134"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc241240852"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">2.0 </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00F55540" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>Pooblaščenec za vročanje</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc435774138"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4C0FBCE4" w14:textId="502FAF49" w:rsidR="00E810A8" w:rsidRDefault="00F55540" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc406573942"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc406651357"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc435774138"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zavezanec si lahko določi </w:t>
       </w:r>
       <w:r w:rsidR="00C30C63" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pooblaščenca</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> za vročanje</w:t>
       </w:r>
       <w:r w:rsidR="00E810A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -1422,2997 +1311,1767 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zavezanec lahko tudi izbira obseg pooblastila, od splošnega obsega za vse dokumente pa vse do pooblastila samo za določen konkretni postopek. Če si zavezanec določi pooblaščenca za vročanje, FURS dokumente namesto zavezancu vroča</w:t>
       </w:r>
       <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> njegovemu pooblaščencu za vročanje</w:t>
       </w:r>
       <w:r w:rsidR="00E810A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (v skladu z obsegom danega pooblastila)</w:t>
       </w:r>
       <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. To velja za dokumente, ki se elektronsko vročajo in za dokumente, ki se še vročajo v papirni obliki. Če je pooblastitelj del sistema </w:t>
+        <w:t xml:space="preserve">. To velja za dokumente, ki se elektronsko vročajo in za dokumente, ki se še vročajo v papirni obliki. Če je pooblastitelj del sistema eVročanja, bo </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FURS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokument, ki ga mora vročiti </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>njegovemu pooblaščencu, odložil</w:t>
+      </w:r>
+      <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanja</w:t>
+        <w:t>eDavk</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4BBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E4BBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v profil zavezanca (pooblastitelja)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, kjer ga bo pooblaščenec lahko prevzel</w:t>
+      </w:r>
+      <w:r w:rsidR="00E810A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zato dodatno opozarjamo, da zavezanci, ki so del sistema eVročanja, preverijo ali imajo njihovi pooblaščenci za vročanje, potrebno programsko in strojno opremo za vstop v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavk</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4BBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E810A8" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, bo </w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t>, sicer dokumenta ne bodo mogli prevzeti in bo nastopila fikcija vročitve.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E810A8" w:rsidRDefault="00E810A8" w:rsidP="00937D32">
+    <w:p w14:paraId="12CE53AB" w14:textId="77777777" w:rsidR="00E810A8" w:rsidRDefault="00E810A8" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zavezanec določi pooblaščenca za vročanje na elektronski način, tako da v svojem osebnem profilu v </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> »Vročanje«, klikne na »Dodaj pooblaščenca za vročanje«. Zavezanec lahko sporoči pooblaščenca za vročanje tudi tako, da izpolni in podpiše </w:t>
+        <w:t xml:space="preserve">Zavezanec določi pooblaščenca za vročanje na elektronski način, tako da v svojem osebnem profilu v eDavkih v zavihku »Pooblastila« in v podzavihku »Vročanje«, klikne na »Dodaj pooblaščenca za vročanje«. Zavezanec lahko sporoči pooblaščenca za vročanje tudi tako, da izpolni in podpiše </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="000478F4">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Vlogo za določitev in preklic pooblaščenca za vročanje</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000478F4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ter jo dostavi na finančni urad prek pošte ali tako da jo prek </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">ter jo dostavi na finančni urad prek pošte ali tako da jo prek eDavkov iz svojega osebnega profila vloži bodoči pooblaščenec za vročanje </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35555">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z obrazcem </w:t>
+      </w:r>
       <w:r w:rsidR="000478F4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavkov</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>NF-LD</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35555">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Lastni dokument)</w:t>
+      </w:r>
       <w:r w:rsidR="000478F4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iz svojega osebnega profila vloži bodoči pooblaščenec za vročanje </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+    <w:p w14:paraId="106C7CA0" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc406410891"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc152328723"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc406410891"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc406410935"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc406411362"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc406418481"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc435774140"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc435775182"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc241240853"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77BD2" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77BD2" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00937D32">
-[...34 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Seznam dokumentov, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00160D38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se eVročajo</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="2CF5ADC3" w14:textId="77777777" w:rsidR="002E3F50" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc406410892"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc406410936"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc406411363"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc406418482"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc435774141"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-        <w:t>i</w:t>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preden </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je možno </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>določen</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tip</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc435774141"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Preden </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">je možno </w:t>
+        <w:t xml:space="preserve">odpremiti s storitvijo eVročanje prek eDavkov, </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>določen</w:t>
+        <w:t>ga je potrebno tehnično prilagoditi na elektronsko vročanje. F</w:t>
       </w:r>
       <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tip</w:t>
+        <w:t xml:space="preserve">URS zato </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dokument</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> posamične </w:t>
+        <w:t xml:space="preserve">postopoma vključuje v sistem eVročanja posamične </w:t>
       </w:r>
       <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tipe dokumentov. </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Seznam dokumentov je objavljen </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">na spletni strani </w:t>
         </w:r>
         <w:r w:rsidR="00160D38">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>F</w:t>
         </w:r>
         <w:r w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>inančne uprave</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+    <w:p w14:paraId="6817EF0C" w14:textId="77777777" w:rsidR="00B77BD2" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc435775183"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc152328724"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc435775183"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc241240854"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00B77BD2" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>Zavezanci za elektronsko vročanje</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="793A9E0F" w14:textId="77777777" w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakon o davčnem postopku določa, da se dokumenti elektronsko vročajo pravnim osebam, samostojnim podjetnikom posameznikom ter fizičnim osebam, ki opravljajo dejavnost. Gre torej za skupine zavezancev, ki so že doslej dolžni vlagati obračune davkov v elektronski obliki prek </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Zakon o davčnem postopku določa, da se dokumenti elektronsko vročajo pravnim osebam, samostojnim podjetnikom posameznikom ter fizičnim osebam, ki opravljajo dejavnost. Gre torej za skupine zavezancev, ki so že doslej dolžni vlagati obračune davkov v elektronski obliki prek </w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Davk</w:t>
+      </w:r>
+      <w:r w:rsidR="00641B13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Med fizične osebe, ki opravljajo dejavnost, in niso registrirane kot samostojni podjetniki, štejejo npr. samostojni novinarji, samostojni kulturni delavci, odvetniki, zasebni raziskovalci in ostali samozaposleni, ki nimajo registrirane dejavnosti kot samostojni podjetniki. Sem sodijo tudi druge fizične osebe z dejavnostjo, ki so posredno ali neposredno vpisane v davčni register. To so npr. sobodajalci, samozaložniki, osebe, ki opravljajo dopolnilno dejavnost na kmetiji, osebe, ki opravljajo drugo kmetijsko in gozdarsko dejavnost ter tudi nosilci za osnovno kmetijsko in osnovno gozdarsko dejavnost, če davčno osnovo od te dejavnosti ugotavljajo na podlagi dejanskih prihodkov in ne z upoštevanjem katastrskega dohodka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CEAB92" w14:textId="77777777" w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B98DF47" w14:textId="3DBA7BEA" w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostale fizične osebe, ki ne opravljajo dejavnosti, se lahko prostovoljno prijavijo v sistem eVročanja tako, da prek </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osebnega profila v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937D32">
-[...13 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00641B13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ov</w:t>
+        <w:t>eDavkih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Med fizične osebe, ki opravljajo dejavnost, in niso registrirane kot samostojni podjetniki, štejejo npr. samostojni novinarji, samostojni kulturni delavci, odvetniki, zasebni raziskovalci in ostali samozaposleni, ki nimajo registrirane dejavnosti kot samostojni podjetniki. Sem sodijo tudi druge fizične osebe z dejavnostjo, ki so posredno ali neposredno vpisane v davčni register. To so npr. sobodajalci, samozaložniki, osebe, ki opravljajo dopolnilno dejavnost na kmetiji, osebe, ki opravljajo drugo kmetijsko in gozdarsko dejavnost ter tudi nosilci za osnovno kmetijsko in osnovno gozdarsko dejavnost, če davčno osnovo od te dejavnosti ugotavljajo na podlagi dejanskih prihodkov in ne z upoštevanjem katastrskega dohodka.</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vložijo</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ostale fizične osebe, ki ne opravljajo dejavnosti, se lahko prostovoljno prijavijo v sistem </w:t>
+        <w:t xml:space="preserve"> obrazec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937D32">
-[...4 lines deleted...]
-        <w:t>eVročanja</w:t>
+      <w:r w:rsidR="00C30C63" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tako, da prek </w:t>
+        <w:t>-POS</w:t>
       </w:r>
       <w:r w:rsidR="00641B13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">osebnega profila v </w:t>
+        <w:t xml:space="preserve"> (Prijava)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4BBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in potrdijo vsaj en elektronski naslov za namen obveščanja pri </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00641B13">
-[...4 lines deleted...]
-        <w:t>eDavkih</w:t>
+      <w:r w:rsidR="005E4BBF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>. V takem primeru bodo poslej fizične osebe, ki so se prijavile v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistem eVročanja, dokumente prejemale prek </w:t>
+      </w:r>
       <w:r w:rsidR="00641B13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>eDavkov</w:t>
+      </w:r>
+      <w:r w:rsidR="00795E61" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za razliko od poslovnih subjektov, </w:t>
+      </w:r>
+      <w:r w:rsidR="00522763" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lahko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fizične osebe izstopijo iz sistema eVročanja, če ponovno prek </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavkov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>vložijo</w:t>
       </w:r>
+      <w:r w:rsidR="00160D38" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> obrazec </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">obrazec eVročanje-POS, kjer označijo, da se odjavljajo iz </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanja</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-POS</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BA551A" w14:textId="77777777" w:rsidR="00D358DA" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:pStyle w:val="FURSnaslov1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc241240855"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">. V takem </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D358DA" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sl-SI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.0 </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...162 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00937D32">
+        <w:t>Postopek</w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...41 lines deleted...]
-    <w:p w:rsidR="00407805" w:rsidRDefault="00407805" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> storitve eVročanje</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="415F83A9" w14:textId="77777777" w:rsidR="00407805" w:rsidRDefault="00407805" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00407805" w:rsidRPr="00100F78" w:rsidRDefault="00407805" w:rsidP="00407805">
+    <w:p w14:paraId="084AD39A" w14:textId="77777777" w:rsidR="00407805" w:rsidRPr="00100F78" w:rsidRDefault="00407805" w:rsidP="00407805">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100F78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">riprava in odložitev dokumenta v osebni profil zavezanca v </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>riprava in odložitev dokumenta v osebni profil zavezanca v eDavkih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A45FF6" w14:textId="77777777" w:rsidR="00407805" w:rsidRDefault="00407805" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00407805" w:rsidRDefault="00407805" w:rsidP="00937D32">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72022FDD" w14:textId="77777777" w:rsidR="00407805" w:rsidRPr="00407805" w:rsidRDefault="009C16C8" w:rsidP="00407805">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>FU</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10FB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FU</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E10FB6">
+        <w:t xml:space="preserve">RS </w:t>
+      </w:r>
+      <w:r w:rsidR="00407805" w:rsidRPr="00407805">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">RS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00407805" w:rsidRPr="00407805">
+        <w:t xml:space="preserve">pripravi in podpiše dokument v elektronski obliki. Dokument je odpremljen tako, da je odložen v profil zavezanca v portalu eDavki (zavihek prejeti dokumenti). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F326C6" w14:textId="77777777" w:rsidR="00407805" w:rsidRPr="00407805" w:rsidRDefault="00407805" w:rsidP="00407805">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pripravi in podpiše dokument v elektronski obliki. Dokument je odpremljen tako, da je odložen v profil zavezanca v portalu </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00407805" w:rsidRPr="00407805">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03234C94" w14:textId="77777777" w:rsidR="00407805" w:rsidRPr="00407805" w:rsidRDefault="00407805" w:rsidP="00407805">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00407805" w:rsidRPr="00407805">
+      </w:pPr>
+      <w:r w:rsidRPr="00407805">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (zavihek prejeti dokumenti). </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00407805" w:rsidRPr="00407805" w:rsidRDefault="00407805" w:rsidP="00407805">
+        <w:t xml:space="preserve">Storitev eVročanje omogoča: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3D8AA6" w14:textId="77777777" w:rsidR="00407805" w:rsidRPr="00407805" w:rsidRDefault="00407805" w:rsidP="00407805">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00407805">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">• navadno elektronsko vročanje z dokumentom eVročanje-Dok – dokument se šteje za vročenega v trenutku njegove odložitve v portal eDavki in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFD0E0C" w14:textId="77777777" w:rsidR="00407805" w:rsidRDefault="00407805" w:rsidP="00407805">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407805">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Storitev </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00407805">
+        <w:t>• osebno elektronsko vročanje z dokumentom eVročanje-OsDok – dokument se šteje za vročenega s podpisom eVročilnice ali po poteku zakonskega roka za podpis eVročilnice (zakonska fikcija vročitve).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A10C9FD" w14:textId="77777777" w:rsidR="00407805" w:rsidRDefault="00407805" w:rsidP="00407805">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00407805">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4121AA67" w14:textId="77777777" w:rsidR="00407805" w:rsidRDefault="00DF3CAA" w:rsidP="00407805">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> omogoča: </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00407805">
+        <w:t>Če ima zavezanec določenega pooblaščenca za vročanje, se dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="00802183">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">• navadno elektronsko vročanje z dokumentom </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00407805">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00407805">
+        <w:t xml:space="preserve"> eVrocanje-OsDok in dokument eVrocanje-Dok še vedno odložita v profil zavezanca, pooblaščencu za vročanje pa dodeli pravice za podpis eVročilnice in za pregled dokumenta</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0B14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Dok – dokument se šteje za vročenega v trenutku njegove odložitve v portal </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00407805">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00407805">
+        <w:t xml:space="preserve">Pooblaščencu za vročanje se  tehnično omogoči vstop v profil zavezanca (pooblastitelja), </w:t>
+      </w:r>
+      <w:r w:rsidR="00947EEF" w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">v katerem nato podpiše eVročilnico in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...205 lines deleted...]
-        </w:rPr>
         <w:t>iz katerega lahko prevzame dokument. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00407805">
+    <w:p w14:paraId="439313CD" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00407805">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="606060"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00947EEF" w:rsidRPr="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+    <w:p w14:paraId="7C6B65E7" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informativno sporočilo o elektronsko odloženem dokumentu v </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Informativno sporočilo o elektronsko odloženem dokumentu v eDavkih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F31453B" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6039BB14" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sistem eDavki hkrati z odložitvijo dokumenta eVrocanje-OsDok ali dokumenta eVrocanje-Dok, odloži v profil zavezanca še informativno sporočilo (z dokumentom eVrocanje-Obv). Če je zavezanec z obrazcem eVročanje-POS sporočil tudi svoj elektronski naslov (lahko tudi več) in ga potrdil, se mu informativno sporočilo posreduje še na sporočeni elektronski naslov. Če zavezanec elektronskega naslova ne sporoči, prevzame nase odgovornost, da bo redno vstopal v </w:t>
+      </w:r>
+      <w:r w:rsidR="00151599">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>eDavke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> in pregledoval prejete dokumente, ker se v nasprotnem lahko zgodi, da zaradi preteka roka nastanejo za zavezanca negativne posledice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CAD585" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6E0E54" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sistem </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Če ima zavezanec določenega pooblaščenca za vročanje, sistem eDavki hkrati z odložitvijo dokumenta eVrocanje-OsDok ali dokumenta eVrocanje-Dok v zavezančev profil, odloži še, v profil zavezanca in v profil pooblaščenca za vročanje, informativno sporočilo o elektronsko odloženem dokumentu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z dokumentom eVrocanje-Obv)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00802183">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informativno sporočilo se nahaja tudi v mobilni aplikaciji, prav tako pa zavezanec dobi potisno obvestilo. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hkrati z odložitvijo dokumenta </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Če sta zavezanec in pooblaščenec z obrazcem eVročanje-POS sporočila tudi svoj elektronski naslov (lahko tudi več) in ga potrdila, se jima informativno sporočilo posreduje še na sporočeni elektronski naslov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0228A381" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C15506C" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVrocanje-OsDok</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Če dokumenta zavezanec oziroma njegov pooblaščenec za vročanje ne prevzameta v 15 dneh od dneva, ko jima je bilo informativno sporočilo odloženo v </w:t>
+      </w:r>
+      <w:r w:rsidR="00151599">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavke</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ali dokumenta </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, velja vročitev za opravljeno z dnem preteka tega roka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nastopi fikcija vročitve)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVrocanje</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. Dokument se nahaja v </w:t>
+      </w:r>
+      <w:r w:rsidR="00151599">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>osebnem profilu v</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Dok, odloži v profil zavezanca še informativno sporočilo (z dokumentom </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> eDavki</w:t>
+      </w:r>
+      <w:r w:rsidR="00151599">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h (v zavihku Prejeti dokuemnti)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVrocanje-Obv</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> še šest mesecev po vročitvi, potem se iz </w:t>
+      </w:r>
+      <w:r w:rsidR="00151599">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eDavkov </w:t>
+      </w:r>
+      <w:r w:rsidR="00151599" w:rsidRPr="00947EEF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>izbriše</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Če je zavezanec z obrazcem </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. Zavezanec ga lahko po tem roku prevzame </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FU</w:t>
+      </w:r>
       <w:r w:rsidRPr="00947EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">-POS sporočil tudi svoj elektronski naslov (lahko tudi več) in ga potrdil, se mu informativno sporočilo posreduje še na sporočeni elektronski naslov. Če zavezanec elektronskega naslova ne sporoči, prevzame nase odgovornost, da bo redno vstopal v </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00151599">
+        <w:t>RS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB20CC" w14:textId="77777777" w:rsidR="00CC0B14" w:rsidRDefault="00CC0B14" w:rsidP="00947EEF">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavke</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00947EEF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE5E956" w14:textId="77777777" w:rsidR="00CC0B14" w:rsidRPr="00937D32" w:rsidRDefault="00CC0B14" w:rsidP="00CC0B14">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in pregledoval prejete dokumente, ker se v nasprotnem lahko zgodi, da zaradi preteka roka nastanejo za zavezanca negativne posledice.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Če ima zavezanec določenih več pooblaščencev za vročanje (na istem nivoju), bo informativno sporočilo poslano vsem pooblaščencem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>eVročilnico pa lahko podpiše vsak aktivni pooblaščenec na najnižjem nivoju (sistem eDavki preverja stanje ob trenutku podpisa eVročilnice). Zaradi tega se lahko zgodi, da bo na dokumentu v odredbi pod vročiti naveden en pooblaščenec, eVročnico pa bo podpisal drug pooblaščenec. Ko pa je dokument vročen (s podpisom elektronske vročilnice ali s potekom 15 dnevnega roka), pa lahko dokument pregleda pooblaščenec za vročanje, ki je podpisal eVročilnico</w:t>
+      </w:r>
+      <w:r w:rsidR="00802183">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00947EEF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Če ima zavezanec določenega pooblaščenca za vročanje, sistem </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00947EEF">
+        <w:t xml:space="preserve"> zaveza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nec </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...518 lines deleted...]
-    <w:p w:rsidR="00947EEF" w:rsidRPr="008C3EA5" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
+        <w:t xml:space="preserve">(če ima pooblaščenca za vročanje, pred podpisom eVročilnice oz. pred nastopom fikcije, dokumenta ne more prevzeti in se seznaniti z njegovo vsebino) in tisti, ki imajo zunanje ali notranje pooblastilo (EDP pravico) za pregled dokumentov eVročanje-Dok oziroma eVročanje-OsDok. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483536B3" w14:textId="77777777" w:rsidR="006E716B" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C803C2E" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="008C3EA5" w:rsidRDefault="00947EEF" w:rsidP="00947EEF">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3EA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postopek podpisa </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="008C3EA5" w:rsidRDefault="008C3EA5" w:rsidP="00937D32">
+        <w:t>Postopek podpisa eVročilnice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9191AC" w14:textId="77777777" w:rsidR="00947EEF" w:rsidRPr="00937D32" w:rsidRDefault="00947EEF" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518E289C" w14:textId="77777777" w:rsidR="008C3EA5" w:rsidRDefault="008C3EA5" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podpis </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Podpis eVročilnice s strani zavezanca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B8BA31" w14:textId="77777777" w:rsidR="008C3EA5" w:rsidRDefault="008C3EA5" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACBDB9E" w14:textId="77777777" w:rsidR="00CC0B14" w:rsidRDefault="00CC0B14" w:rsidP="00CC0B14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0B14">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zavezanec vstopi v </w:t>
+      </w:r>
+      <w:r w:rsidR="00675BD8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0B14">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z uporabo kvalificiranega digitalnega potrdila, z uporabniškim imenom in geslom, z uporabo storitve SI-PASS ali prek mobilne aplikacije). Med prejetimi dokumenti odpre dokument eVrocanje-OsDok in sistem eDavki mu takoj ponudi podpis eVročilnice. Po podpisu eVročilnice </w:t>
+      </w:r>
+      <w:r w:rsidR="00675BD8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sistem samodejno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0B14">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prenese prilogo na dokumentu eVročanje-OsDok. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B512DD" w14:textId="77777777" w:rsidR="00802183" w:rsidRDefault="00802183" w:rsidP="00CC0B14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A199A6" w14:textId="77777777" w:rsidR="00802183" w:rsidRDefault="00802183" w:rsidP="00CC0B14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802183">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zakoniti zastopnik poslovnega subjekta, lahko v imenu poslovnega subjekta, kjer je zakoniti zastopnik</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročilnice</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802183">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> s strani zavezanca</w:t>
-[...149 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">tudi </w:t>
+      </w:r>
       <w:r w:rsidRPr="00802183">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Zakoniti zastopnik poslovnega subjekta, lahko v imenu poslovnega subjekta, kjer je zakoniti zastopnik</w:t>
-[...134 lines deleted...]
-    <w:p w:rsidR="00FB790B" w:rsidRPr="00AE012C" w:rsidRDefault="00FB790B" w:rsidP="00937D32">
+        <w:t>prek mobilne aplikacije podpiše eVročilnico. Ko vstopi v mobilno aplikacijo mora zakoniti zastopnik najprej zamenjati zavezanca in izbrati tisti poslovni subjekt (če jih ima več) kateremu je bil odložen dokument eVrocanje-OsDok. Med prejetimi dokumenti zakoniti zastopnik odpre dokument eVrocanje-OsDok in mobilna aplikacija mu takoj ponudi podpis eVročilnice. Po podpisu eVročilnice lahko prenese prilogo na dokumentu eVročanje-OsDok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C906EB0" w14:textId="77777777" w:rsidR="006E716B" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF339AA" w14:textId="77777777" w:rsidR="00FB790B" w:rsidRPr="00AE012C" w:rsidRDefault="00FB790B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE012C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postopek podpisa </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00FB790B" w:rsidRDefault="00FB790B" w:rsidP="00937D32">
+        <w:t>Postopek podpisa eVročilnice za pooblaščenca za vročanje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF825F8" w14:textId="77777777" w:rsidR="00FB790B" w:rsidRDefault="00FB790B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="606060"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00675BD8" w:rsidRPr="001A3452" w:rsidRDefault="00675BD8" w:rsidP="00FB790B">
+    <w:p w14:paraId="16D574A3" w14:textId="77777777" w:rsidR="00675BD8" w:rsidRPr="001A3452" w:rsidRDefault="00675BD8" w:rsidP="00FB790B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Če je pooblaščenec za vročanje</w:t>
       </w:r>
       <w:r w:rsidR="00FB790B" w:rsidRPr="00FB790B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fizična oseba, lahko vstopi v portal </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> fizična oseba, lahko vstopi v portal eDavki z uporabo kvalificiranega digitalnega potrdila, z uporabniškim imenom in geslom, z uporabo storitve SI-PASS</w:t>
+      </w:r>
+      <w:r w:rsidR="007831A1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB790B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00FB790B" w:rsidRPr="00FB790B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>podpiše eVročilnico. Prav tako lahko pooblaščenec za vročanje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00FB790B" w:rsidRPr="00FB790B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z uporabo kvalificiranega digitalnega potrdila, z uporabniškim imenom in geslom, z uporabo storitve SI-PASS</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">podpiše eVročilnico tudi v mobilni aplikaciji eDavki. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Če je pooblaščenec za vročanje</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB790B" w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poslovni subjekt, lahko </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B3" w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podpiše eVročilnico, le če </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB790B" w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vstopi v portal eDavki z uporabo kvalificiranega digitalnega potrdila</w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B3" w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za zaposlene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76134" w:rsidRPr="001A3452">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E84704" w14:textId="77777777" w:rsidR="00675BD8" w:rsidRDefault="00675BD8" w:rsidP="00FB790B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF927F8" w14:textId="77777777" w:rsidR="00FB790B" w:rsidRDefault="00FB790B" w:rsidP="00FB790B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB790B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ko </w:t>
+      </w:r>
+      <w:r w:rsidR="00675BD8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pooblaščenec </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB790B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vstopi v portal eDavki</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76134">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB790B" w:rsidRPr="00FB790B">
-[...175 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00675BD8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76134">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mobilno aplikacijo eDavki</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FB790B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ko </w:t>
+        <w:t xml:space="preserve">, mora najprej spremeniti profil uporabnika in izbrati tistega zavezanca (če jih ima več), kateremu je bil odložen dokument eVrocanje-OsDok, sicer sistem eDavki javi napako. Med zavezančevi prejetimi dokumenti pooblaščenec odpre dokument eVrocanje-OsDok in sistem eDavki mu takoj ponudi podpis eVročilnice. Po podpisu eVročilnice </w:t>
       </w:r>
       <w:r w:rsidR="00675BD8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pooblaščenec </w:t>
+        <w:t>sistem samodejno prenese</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB790B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">vstopi v portal </w:t>
-[...182 lines deleted...]
-    <w:p w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="00D35555" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> prilogo na dokumentu eVročanje-OsDok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137EFB76" w14:textId="77777777" w:rsidR="00FB790B" w:rsidRPr="00937D32" w:rsidRDefault="00FB790B" w:rsidP="00FB790B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09819159" w14:textId="77777777" w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="00D35555" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Določeni</w:t>
       </w:r>
       <w:r w:rsidR="006E716B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> predpisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4463,589 +3122,419 @@
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00D35555">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Zakona o davku na dodano vrednost</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ZDDV-1 </w:t>
       </w:r>
       <w:r w:rsidR="006E716B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">določa v primerih posebne ureditev za opravljanje storitev mednarodnega občasnega cestnega prevoza potnikov, za zavezance, ki v Sloveniji nimajo sedeža ali stalne poslovne enote niti stalnega ali običajnega prebivališča, da se šteje, da jim je dokument vročen osmi dan po odpremi na elektronski naslov. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
+    <w:p w14:paraId="4AB1AEA4" w14:textId="77777777" w:rsidR="006E716B" w:rsidRPr="00937D32" w:rsidRDefault="006E716B" w:rsidP="00937D32">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D358DA" w:rsidRDefault="00675BD8" w:rsidP="00937D32">
+    <w:p w14:paraId="1D85A2F8" w14:textId="77777777" w:rsidR="00D358DA" w:rsidRDefault="00675BD8" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ker storitev</w:t>
       </w:r>
       <w:r w:rsidR="006E716B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> eVročanje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>poteka na</w:t>
+      </w:r>
       <w:r w:rsidR="006E716B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> eDavki</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
       <w:r w:rsidR="006E716B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>poteka na</w:t>
+        <w:t>jo</w:t>
       </w:r>
       <w:r w:rsidR="006E716B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>eDavki</w:t>
+        <w:t xml:space="preserve"> lahko uporabljajo le zavezanci, ki imajo slovensko davčno številko, za druge zavezance, ki slovenske davčne številke nimajo, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>h</w:t>
-[...56 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t>eVročanje ni možno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC9D252" w14:textId="77777777" w:rsidR="001A3452" w:rsidRDefault="001A3452" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B965F8B" w14:textId="77777777" w:rsidR="001A3452" w:rsidRPr="00937D32" w:rsidRDefault="001A3452" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DC2378" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:pStyle w:val="FURSnaslov1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc152328726"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc241240856"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00025356" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vprašanja in odgovori</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="0249B9D8" w14:textId="77777777" w:rsidR="007D671A" w:rsidRPr="00937D32" w:rsidRDefault="007D671A" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616B41B3" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kaj je </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>Kaj je eVročanje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC44CA4" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D232CD" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="07BD0D8B" w14:textId="77777777" w:rsidR="00D232CD" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eVročanj</w:t>
       </w:r>
       <w:r w:rsidR="00D232CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">e je ena izmed mnogih elektronskih storitev, ki jih omogoča sistem eDavki. To je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>proces, elektronskega vročanja dokumentov preko informacijskega sistema Finančne uprave RS</w:t>
+      </w:r>
       <w:r w:rsidR="00D232CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> je ena izmed mnogih elektronskih storitev, ki jih omogoča sistem </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABD386D" w14:textId="77777777" w:rsidR="007D671A" w:rsidRPr="00937D32" w:rsidRDefault="007D671A" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>proces, elektronskega vročanja dokumentov preko informacijskega sistema Finančne uprave RS</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="482AB0DF" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Osnovi pojmi </w:t>
       </w:r>
       <w:r w:rsidR="00D232CD" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pri</w:t>
       </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> eVročanj</w:t>
+      </w:r>
+      <w:r w:rsidR="00D232CD" w:rsidRPr="00416333">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanj</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D232CD" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
+    <w:p w14:paraId="28D03DD8" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E15159" w14:textId="77777777" w:rsidR="00D232CD" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00416333">
+        <w:t xml:space="preserve">eVročanje: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D232CD" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="00072E43" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
+        <w:t>vročanje dokumentov na elektronski način prek eDavkov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FAA0EA" w14:textId="77777777" w:rsidR="00072E43" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obrazec </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00416333">
+        <w:t xml:space="preserve">Obrazec eVročanje-POS: je </w:t>
+      </w:r>
+      <w:r w:rsidR="00072E43" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00416333">
+        <w:t xml:space="preserve">informatiziran obrazec v osebnem profilu zavezanca v eDavkih, s katerim se </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30D27" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">-POS: je </w:t>
+        <w:t>fizična oseba</w:t>
       </w:r>
       <w:r w:rsidR="00072E43" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">informatiziran obrazec v osebnem profilu zavezanca v </w:t>
-[...54 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00072E43" w:rsidP="00416333">
+        <w:t xml:space="preserve"> prijavi ali odjavi iz eVročanja. Z istim obrazcem fizična oseba in poslovni subjekt (profil FOD in profil PO) sporočijo elektronski naslov (tudi več), na katerega želijo prejemati informativna sporočila o konkretnih prejetih dokumentih v svojem profilu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC2C31" w14:textId="53A435C0" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00072E43" w:rsidP="00416333">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Obrazec Vročanje-PE (Vloga za določitev in preklic pooblaščenca za vročanje): z njim pooblastitelj </w:t>
       </w:r>
       <w:r w:rsidR="004262AA" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5110,52 +3599,86 @@
       </w:r>
       <w:r w:rsidR="004262AA" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ter časovno veljavnost </w:t>
       </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>poobl</w:t>
       </w:r>
       <w:r w:rsidR="00416333" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>astila.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
+      <w:r w:rsidR="005E4BBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pooblaščenec za vročanje je pristojen za prejem dokumentov, ki se vročajo prek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ali v fizični obliki prek pošte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B381EF4" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pooblastitelj: je zavezanec, k</w:t>
       </w:r>
       <w:r w:rsidR="00072E43" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5197,51 +3720,51 @@
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s katerim določi obseg </w:t>
       </w:r>
       <w:r w:rsidR="00072E43" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ter časovno veljavnost </w:t>
       </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pooblastila.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
+    <w:p w14:paraId="43085799" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00416333">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pooblaščenec za vročanje: je oseba (PO, FOD ali FO), ki jo je zavezanec z obrazcem Vročanje-PE pooblastil, da bo v imenu </w:t>
       </w:r>
       <w:r w:rsidR="00072E43" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5251,114 +3774,113 @@
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pooblastitelja</w:t>
       </w:r>
       <w:r w:rsidR="00072E43" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) prejemal dokumente</w:t>
       </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30D27" w:rsidRPr="00937D32" w:rsidRDefault="00D30D27" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00416333" w:rsidP="00937D32">
+    <w:p w14:paraId="32156412" w14:textId="77777777" w:rsidR="00D30D27" w:rsidRPr="00937D32" w:rsidRDefault="00D30D27" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79ACD80F" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00416333" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00A95A35" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ravna </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>podlaga za elektronsko vročanje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="76E9A943" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...2 lines deleted...]
-          <w:ins w:id="28" w:author="FURS" w:date="2023-09-12T12:28:00Z"/>
+    <w:p w14:paraId="7D0F6C3E" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektronsko vročanje v postopkih, ki jih vodi </w:t>
       </w:r>
       <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FURS</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, je </w:t>
       </w:r>
@@ -5390,919 +3912,643 @@
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Zakona o davčnem postopku</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D35555">
         <w:rPr>
           <w:rStyle w:val="Hiperpovezava"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D35555" w:rsidRPr="00416333">
         <w:t>– ZDavP-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F763B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0663" w:rsidRDefault="009B0663" w:rsidP="00937D32">
-[...71 lines deleted...]
-    <w:p w:rsidR="009B0663" w:rsidRPr="00D35555" w:rsidRDefault="004B563B">
+    <w:p w14:paraId="53B87EEF" w14:textId="77777777" w:rsidR="009B0663" w:rsidRDefault="009B0663" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EA6CC4" w14:textId="77777777" w:rsidR="009B0663" w:rsidRPr="00F763B3" w:rsidRDefault="009B0663" w:rsidP="009B0663">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obvezno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektronsko vročanje prek eDavkov je predpisano</w:t>
+      </w:r>
+      <w:r w:rsidR="004B563B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> npr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275B8228" w14:textId="77777777" w:rsidR="009B0663" w:rsidRPr="009A2CDE" w:rsidRDefault="004B563B" w:rsidP="009A2CDE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="35" w:author="FURS" w:date="2023-09-12T12:28:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rPrChange w:id="36" w:author="FURS" w:date="2023-09-12T13:02:00Z">
-[...64 lines deleted...]
-    <w:p w:rsidR="009B0663" w:rsidRPr="004B563B" w:rsidRDefault="004B563B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za poslovne subjekte </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v prvem odstavku 85.a člena </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35555" w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ZDavP-2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9D0208" w14:textId="77777777" w:rsidR="009B0663" w:rsidRPr="009A2CDE" w:rsidRDefault="004B563B" w:rsidP="009A2CDE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="45" w:author="FURS" w:date="2023-09-12T12:28:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rPrChange w:id="46" w:author="FURS" w:date="2023-09-12T13:04:00Z">
-[...132 lines deleted...]
-    <w:p w:rsidR="009B0663" w:rsidRPr="009B0663" w:rsidRDefault="004B563B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za zavezance identificirane za namene DDV </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v dvanajstem odstavku 74.i </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">člena </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35555" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ZDDV-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v prvem odstavku 122.b člena </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35555" w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ZDDV-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E63F461" w14:textId="77777777" w:rsidR="009B0663" w:rsidRPr="009A2CDE" w:rsidRDefault="004B563B" w:rsidP="009A2CDE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="61" w:author="FURS" w:date="2023-09-12T12:28:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rPrChange w:id="62" w:author="FURS" w:date="2023-09-12T12:29:00Z">
-[...65 lines deleted...]
-        <w:r w:rsidR="009B0663" w:rsidRPr="004B563B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">za delodajalce </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v tretjem odstavku 134.a člena </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:rPrChange w:id="69" w:author="FURS" w:date="2023-09-12T12:29:00Z">
-[...1 lines deleted...]
-            </w:rPrChange>
           </w:rPr>
           <w:t>Zakona o pokojninskem in invalidskem zavarovanju</w:t>
         </w:r>
-      </w:ins>
-      <w:ins w:id="70" w:author="FURS" w:date="2023-09-12T14:04:00Z">
         <w:r w:rsidR="00717D94">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00717D94" w:rsidRPr="00717D94">
+        <w:r w:rsidR="00717D94" w:rsidRPr="009A2CDE">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
-            <w:rPrChange w:id="71" w:author="FURS" w:date="2023-09-12T14:04:00Z">
-[...6 lines deleted...]
-            </w:rPrChange>
           </w:rPr>
           <w:t>– ZPIZ-2</w:t>
         </w:r>
-      </w:ins>
-[...1 lines deleted...]
-        <w:r w:rsidR="009B0663" w:rsidRPr="00717D94">
+        <w:r w:rsidR="009B0663" w:rsidRPr="009A2CDE">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
-            <w:rPrChange w:id="73" w:author="FURS" w:date="2023-09-12T14:04:00Z">
-[...1 lines deleted...]
-            </w:rPrChange>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BA2F04C" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E98341" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Od kdaj </w:t>
       </w:r>
       <w:r w:rsidR="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>je na voljo storitev</w:t>
       </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> eVročanje? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5D20D1" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C0C15A" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">eVročanje se </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30D27" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> začelo postopno izvajati od 1. januarja 2016 dalje. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="65C661D9" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A4BEF7" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00416333" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kater</w:t>
       </w:r>
       <w:r w:rsidR="00D54CAA" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
       <w:r w:rsidR="00D54CAA" w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">i se </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D54CAA" w:rsidRPr="00416333">
+        <w:t>i se eVročajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416333">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročajo</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00416333">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793ECA3E" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E1956B" w14:textId="77777777" w:rsidR="00F763B3" w:rsidRDefault="00484BD5" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484BD5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">? </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F763B3" w:rsidRDefault="00484BD5" w:rsidP="00937D32">
+        <w:t>FURS:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54CAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prek storitve </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanj</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54CAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">posreduje / odpremlja / vroča </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>veliko večino</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54CAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>svojih izhodnih dokumentov</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54CAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obstaja manjša skupina tipov dokumentov, kateri tehnično še niso prilagojeni na eVročanje ali je njihova narava taka, da jih ni mogoče odpremiti na elektronski način.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012E3577" w14:textId="77777777" w:rsidR="00717D94" w:rsidRDefault="00484BD5" w:rsidP="00717D94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484BD5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FURS:</w:t>
+        <w:t>Zavod za pokojninsko in invalidsko zavarovanje Slove (ZPIZ):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D54CAA">
-[...22 lines deleted...]
-      <w:r w:rsidR="00D54CAA">
+      <w:r w:rsidR="00717D94">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obvestila</w:t>
+      </w:r>
+      <w:r w:rsidR="00717D94" w:rsidRPr="00717D94">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o tem, da delodajalec ni predlož</w:t>
+      </w:r>
+      <w:r w:rsidR="00717D94">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il obračuna davčnega odtegljaja, posreduje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZPIZ </w:t>
+      </w:r>
+      <w:r w:rsidR="00717D94">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prek storitve eVročanje</w:t>
+      </w:r>
+      <w:r w:rsidR="00717D94" w:rsidRPr="00717D94">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00717D94">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Obvestila</w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>(134.a člen ZPIZ-2).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00484BD5" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="64C5D8FD" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15225C0C" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00484BD5" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484BD5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kdo je prejemnik dokumenta?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="6231FA25" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325649B7" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00A32D48" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rejemnik </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dokumenta (podpisnik vročilnice) je zavezanec </w:t>
       </w:r>
       <w:r w:rsidR="00717D94">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oziroma če ima zavezanec pooblaščenca za vročanje, je prejemnik </w:t>
       </w:r>
       <w:r w:rsidR="006E3C70">
         <w:rPr>
@@ -6322,7808 +4568,5232 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Če ima zavezanec pooblaščenca za vročanje, podpiše vročilnico </w:t>
       </w:r>
       <w:r w:rsidR="00484BD5" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pooblaščenec za vročanje</w:t>
       </w:r>
       <w:r w:rsidR="00484BD5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E3C70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(v tem primeru je </w:t>
+        <w:t>(v tem primeru je zavezanec ne more)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Če je </w:t>
       </w:r>
       <w:r w:rsidR="006E3C70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>zavezanec ne more)</w:t>
+        <w:t xml:space="preserve">pooblaščenec za vročanje pravna oseba ali fizična oseba z dejavnostjo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Če je </w:t>
+        <w:t xml:space="preserve">podpiše vročilnico </w:t>
       </w:r>
       <w:r w:rsidR="006E3C70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pooblaščenec za vročanje pravna oseba ali fizična oseba z dejavnostjo, </w:t>
+        <w:t xml:space="preserve">pooblaščenčev zakoniti zastopnik oz. nosilec dejavnosti </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">podpiše vročilnico </w:t>
+        <w:t xml:space="preserve">ali </w:t>
       </w:r>
       <w:r w:rsidR="006E3C70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pooblaščenčev zakoniti zastopnik oz. nosilec dejavnosti </w:t>
+        <w:t>pooblaščenčevi zaposleni, če</w:t>
+      </w:r>
+      <w:r w:rsidR="00484BD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imajo</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3C70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ali </w:t>
+        <w:t>notranje pooblastilo za delo z obrazci iz skupine eVročanje</w:t>
       </w:r>
       <w:r w:rsidR="006E3C70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pooblaščenčevi zaposleni, če</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (predpogoj je, da uporabljajo digitalno potrdilo za zaposlene)</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">notranje pooblastilo za delo z obrazci iz skupine </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00484BD5" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="3356B704" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B7DD83" w14:textId="1A1B84D2" w:rsidR="00A95A35" w:rsidRPr="00484BD5" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484BD5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nimam še digitalnega potrdila. </w:t>
       </w:r>
-      <w:del w:id="74" w:author="FURS" w:date="2023-09-12T14:16:00Z">
-[...28 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="007E6902" w:rsidRPr="00484BD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kaj lahko storim</w:t>
+      </w:r>
       <w:r w:rsidRPr="00484BD5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...129 lines deleted...]
-    <w:p w:rsidR="007E6902" w:rsidRPr="001A3452" w:rsidRDefault="007E6902">
+    <w:p w14:paraId="48B9A1E3" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA4DA5" w14:textId="2CC336D8" w:rsidR="007E6902" w:rsidRPr="007E6902" w:rsidRDefault="00484BD5" w:rsidP="007E6902">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sprva so uporabniki lahko vstopali v eDavke le s kvalificiranim digitalnim potrdilom. Z digitalno preobrazbo tudi eDavki podpirajo vedno več različnih sredstev elektronske identifikacije. Tako lahko danes u</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6902" w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>porabnik kot sredstvo elektronske identifikacije uporabi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01819447" w14:textId="77777777" w:rsidR="007E6902" w:rsidRPr="007E6902" w:rsidRDefault="007E6902" w:rsidP="007E6902">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63221965" w14:textId="77777777" w:rsidR="007E6902" w:rsidRPr="001A3452" w:rsidRDefault="007E6902" w:rsidP="009A2CDE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="87" w:author="FURS" w:date="2023-09-12T14:16:00Z"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="007E6902" w:rsidRPr="001A3452" w:rsidRDefault="007E6902">
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kvalificirano digitalno potrdilo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E351AF9" w14:textId="77777777" w:rsidR="007E6902" w:rsidRPr="001A3452" w:rsidRDefault="007E6902" w:rsidP="009A2CDE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="91" w:author="FURS" w:date="2023-09-12T14:16:00Z"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="007E6902" w:rsidRPr="001A3452" w:rsidRDefault="007E6902">
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Uporabniški račun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46589B3F" w14:textId="77777777" w:rsidR="007E6902" w:rsidRPr="001A3452" w:rsidRDefault="007E6902" w:rsidP="009A2CDE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="95" w:author="FURS" w:date="2023-09-12T14:15:00Z"/>
-[...144 lines deleted...]
-    <w:p w:rsidR="00E46CC2" w:rsidRDefault="007E6902">
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Portal SI-PASS, kateri podpira različna sredstva elektronske identifikacije (vključuje identifikacijo tudi z elektronsko osebno izkaznico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5048A317" w14:textId="77777777" w:rsidR="007E6902" w:rsidRDefault="007E6902" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA59614" w14:textId="77777777" w:rsidR="007E6902" w:rsidRDefault="007E6902" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Če uporabnik želi vstopati in delati v imenu podjetja, kjer je zaposlen, uporabi enega od </w:t>
+      </w:r>
+      <w:r w:rsidR="00484BD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podprtih </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416333">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kvalificiranih digitalnih potrdil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za zaposlene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247B463F" w14:textId="23026CBE" w:rsidR="00E46CC2" w:rsidRDefault="007E6902" w:rsidP="009A2CDE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:ins w:id="112" w:author="FURS" w:date="2023-09-12T14:14:00Z"/>
-[...35 lines deleted...]
-        </w:r>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>    • SIGOV-CA: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E6902">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.sigov-ca.gov.si/</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E6902">
-[...34 lines deleted...]
-        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>    • SIGEN-CA: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E6902">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.sigen-ca.si/</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E6902">
-[...34 lines deleted...]
-        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>    • AC-NLB: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E6902">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.nlb.si/ac-nlb-identiteta-ac-nlb</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E6902">
-[...34 lines deleted...]
-        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>    • POŠTA®CA: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E6902">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://postarca.posta.si/</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E6902">
-[...34 lines deleted...]
-        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>    • HALCOM: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E6902">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.halcom.si/</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E6902">
-[...50 lines deleted...]
-        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>    • </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rekono</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E6902">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E6902">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.rekono.si/</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E6902">
-[...178 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00030660" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="223CCEAD" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D18982" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00030660" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030660">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sem samostojni podjetnik posameznik. Kaj se bo zgodilo, če ne uporabljam </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Sem samostojni podjetnik posameznik. Kaj se bo zgodilo, če ne uporabljam eDavkov, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FURS </w:t>
+      </w:r>
       <w:r w:rsidRPr="00030660">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavkov</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pa mi bo dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odložil v eDavke</w:t>
+      </w:r>
       <w:r w:rsidRPr="00030660">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="2E94FEB8" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FC9F0E" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Po poteku zakonskega roka 15 dni bo dokument štel za vročen. Če bo z dokumentom naložena denarna obveznost in ne bo v roku poravnana, se bodo začeli postopki izvršbe. Torej je nujno, da si uredite dostop do </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Po poteku zakonskega roka 15 dni bo dokument štel za vročen. Če bo z dokumentom naložena denarna obveznost in ne bo v roku poravnana, se bodo začeli postopki izvršbe. Torej je nujno, da si uredite dostop do eDavk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ov</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavk</w:t>
+        <w:t xml:space="preserve"> ali pa si določite pooblaščenca za vročanje, ki ima že urejen dostop do eDavk</w:t>
       </w:r>
       <w:r w:rsidR="00AE0E05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ov</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ali pa si določite pooblaščenca za vročanje, ki ima že urejen dostop do </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D0F2C" w:rsidRPr="00937D32" w:rsidRDefault="006D0F2C" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="0A6E9722" w14:textId="77777777" w:rsidR="006D0F2C" w:rsidRPr="00937D32" w:rsidRDefault="006D0F2C" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA8ABEC" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komu se elektronsko vročajo dokumenti prek </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Komu se elektronsko vročajo dokumenti prek eDavk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05" w:rsidRPr="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ov s storitvijo eVročanje</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavk</w:t>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D85BE5" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4A2DE4" w14:textId="77777777" w:rsidR="00AE0E05" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumenti se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">po </w:t>
       </w:r>
       <w:r w:rsidR="00AE0E05" w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>uradni dolžnosti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vročajo </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prek eDavkov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ov</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AE0E05" w:rsidRPr="001E6067">
+        <w:t>pravnim osebam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> s storitvijo </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AE0E05" w:rsidRPr="001E6067">
+        <w:t>fizičnim osebam, ki opravljajo dejavnost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E547F" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p.-jem in ostalim fizičnim osebam, ki niso registrirani v obliki s.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E547F" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p., in opravljajo dejavnost – npr. samostojni novinarji, samostojni kulturni delavci, odvetniki, zasebni raziskovalci in ostali samozaposleni, ki nimajo registrirane dejavnosti kot s.p.). Sem sodijo tudi druge fizične osebe z dejavnostjo, ki so posredno ali neposredno vpisane v davčni register. To so npr. sobodajalci, samozaložniki,  osebe, ki opravljajo dopolnilno dejavnost na kmetiji, osebe, ki opravljajo drugo kmetijsko in gozdarsko dejavnost ter tudi nosilci za osnovno kmetijsko in osnovno gozdarsko dejavnost, če davčno osnovo od te dejavnosti ugotavljajo na podlagi dejanskih prihodkov in ne z upoštevanjem katastrskega dohodka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CF6B87" w14:textId="1F1DE6C1" w:rsidR="00AE0E05" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Fizičnim osebam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se dokumenti elektronsko vročajo </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prek eDavkov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>če se sami prijavijo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>eVročanje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokumenti se </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> vročajo </w:t>
+        <w:t xml:space="preserve">, tako da </w:t>
       </w:r>
       <w:r w:rsidR="00AE0E05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">prek </w:t>
+        <w:t xml:space="preserve">iz svojega osebnega profila v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE0E05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavkov</w:t>
+        <w:t>eDavkih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AE0E05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...180 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> vložijo </w:t>
       </w:r>
       <w:r w:rsidR="00D729B9" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">obrazec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D729B9" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eVročanje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D729B9" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-POS</w:t>
       </w:r>
       <w:r w:rsidR="00AE0E05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Prijava)</w:t>
       </w:r>
+      <w:r w:rsidR="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in potrdijo vsaj en elektronski naslov za namen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D729B9" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE0E05" w:rsidRDefault="00AE0E05" w:rsidP="00937D32">
-[...64 lines deleted...]
-    <w:p w:rsidR="00AE0E05" w:rsidRPr="003F46EF" w:rsidRDefault="00AE0E05" w:rsidP="00AE0E05">
+    <w:p w14:paraId="6B5D02DE" w14:textId="77777777" w:rsidR="00AE0E05" w:rsidRDefault="00AE0E05" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A43DCFB" w14:textId="77777777" w:rsidR="00AE0E05" w:rsidRPr="00F763B3" w:rsidRDefault="00AE0E05" w:rsidP="00AE0E05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F46EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obvezno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektronsko vročanje prek eDavkov je predpisano</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tudi npr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48817D66" w14:textId="77777777" w:rsidR="00AE0E05" w:rsidRPr="003F46EF" w:rsidRDefault="00AE0E05" w:rsidP="00AE0E05">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="128" w:author="FURS" w:date="2023-09-12T14:31:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="129" w:author="FURS" w:date="2023-09-12T14:31:00Z">
-[...52 lines deleted...]
-    <w:p w:rsidR="00AE0E05" w:rsidRPr="003F46EF" w:rsidRDefault="00AE0E05" w:rsidP="00AE0E05">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Za zavezance identificirane za namene DDV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F46EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v dvanajstem odstavku 74.i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F46EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>člena ZDDV-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F46EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v prvem odstavku 122.b člena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F763B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ZDDV-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB48155" w14:textId="77777777" w:rsidR="00AE0E05" w:rsidRPr="003F46EF" w:rsidRDefault="00AE0E05" w:rsidP="00AE0E05">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
-          <w:ins w:id="130" w:author="FURS" w:date="2023-09-12T14:31:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="131" w:author="FURS" w:date="2023-09-12T14:31:00Z">
-[...39 lines deleted...]
-        </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za delodajalce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F46EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v tretjem odstavku 134.a člena </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003F46EF">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Zakona o pokojninskem in invalidskem zavarovanju</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="003F46EF">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>– ZPIZ-2.</w:t>
         </w:r>
-        <w:r>
-[...25 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44F12217" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B5B27B" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ali lahko </w:t>
       </w:r>
       <w:r w:rsidR="00AE0E05" w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ne uporabljam storitve</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> eVročanj</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05" w:rsidRPr="001E6067">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanj</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="628D08A0" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5790CA59" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iz </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Iz eVročanja lahko izstopijo samo fizične osebe, ki so se same prijavile v eVročanj</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e. Odjavijo se tako, da iz svojega profila v eDavkih vložijo </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanja</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">obrazec eVročanje-POS, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05" w:rsidRPr="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kjer označijo</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, da se odjavljajo iz eVročanja</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lahko izstopijo samo fizične osebe, ki so se same prijavile v </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0E05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odjava začne učinkovati naslednji dan od vložitve obrazca eVrocanje-POS. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E547F" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pravne osebe in fizične osebe</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročanj</w:t>
-[...147 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>, ki opravljajo dejavnost, ne morejo izstopiti iz sistema eVročanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AFAB92" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3655E7D1" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sem fizična oseba, ki opravlja dejavnost, poleg tega pa zavezanec za davek tudi kot navadna fizična oseba. Ali bom vse dokumente prejemal elektronsko</w:t>
       </w:r>
       <w:r w:rsidR="00176973" w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00176973" w:rsidRPr="001E6067">
+        <w:t xml:space="preserve"> v eDavke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavke</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="001E6067" w:rsidP="00937D32">
+    <w:p w14:paraId="18AB065C" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741FAB32" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="001E6067" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">V </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>V eDavke boste po uradni dolžnosti prejemali le dokumente</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ki se nanašajo na </w:t>
+      </w:r>
+      <w:r w:rsidR="00176973">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vašo </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dejavnost</w:t>
+      </w:r>
+      <w:r w:rsidR="00176973">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (v profil FOD</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavke</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> v zavihek prejeti dokumenti</w:t>
+      </w:r>
+      <w:r w:rsidR="00176973">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ostale dokumente ki se nanašajo na vas kot fizično osebo</w:t>
+      </w:r>
+      <w:r w:rsidR="00176973">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pa </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> boste po uradni dolžnosti prejemali le dokumente</w:t>
-[...112 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>boste prejemali po pošti, razen če se prijavite v eVročanje še kot fizična oseba (iz profila FO vložite obrazec eVrocanje-POS (Prijava)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF78AB5" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C91312D" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="001E6067" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kot fizična oseba, ki opravlja dejavnost, bom prejemal dokumente v </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eDavke</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> po samem zakonu. Se bom pa tudi kot fizična oseba prijavil v </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eVročanje</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Ali bom preje</w:t>
       </w:r>
       <w:r w:rsidR="004E547F" w:rsidRPr="001E6067">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l vse dokumente na isti način?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="091842B9" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C46F9A" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Status zavezanca določa profil zavezanca v portalu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Status zavezanca določa profil zavezanca v portalu eDavki, v katerega </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FU</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...40 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>RS odlaga dokumente, ki jih je potrebno elektronsko vročiti. Portal eDavki loči tri profile:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FA29DB" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">profil fizične osebe (FO), </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="4C249844" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">profil fizične osebe, ki opravlja dejavnost (FOD) in </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="32F25427" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">profil pravne osebe (PO). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="159321C7" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48839F51" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Za vstop v posamezen profil oziroma za podpis elektronske vročilnice iz določenega profila ter za pregled dokumentov, ki se nahajajo v določenem profilu, je potrebno imeti ustrezno</w:t>
       </w:r>
       <w:r w:rsidR="004E547F" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pooblastilo točno za ta profil</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pri tem smo postopek vročanja poenostavili na način, da v največji možni meri zanemarimo, da gre za dva različna profila, kadar imamo fizično osebo (profil FO) in isto fizično osebo, ki opravlja dejavnost (profil FOD), ker v končni fazi govorimo o enem zavezancu z eno davčno številko. To pomeni, da dokument, ki ga </w:t>
       </w:r>
       <w:r w:rsidR="009C16C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FU</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RS odloži v profil FO, lahko pos</w:t>
       </w:r>
       <w:r w:rsidR="004E547F" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ameznik prevzame (podpiše </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ameznik prevzame (podpiše eVročil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nico), </w:t>
+      </w:r>
+      <w:r w:rsidR="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">če vstopi v portal eDavki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z digitalnim potrdilom izdanim na fizično osebo ali pa </w:t>
+      </w:r>
+      <w:r w:rsidR="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>če vstopi v portal eDavki</w:t>
+      </w:r>
+      <w:r w:rsidR="00937D32" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z digitalnim potrdilom izdanim na</w:t>
+      </w:r>
+      <w:r w:rsidR="001072E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>j kot nosilc</w:t>
+      </w:r>
+      <w:r w:rsidR="001072E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dejavnosti. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5923">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prav tako bo lahko podpisal eVročilnico, če bo v </w:t>
+      </w:r>
+      <w:r w:rsidR="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavke</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5923">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vstopil </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4528">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z uporabniškim imenom in geslom ali</w:t>
+      </w:r>
+      <w:r w:rsidR="00900C85" w:rsidRPr="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z uporabo storitve SI-</w:t>
+      </w:r>
+      <w:r w:rsidR="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PASS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5923">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eVročilnico bo lahko podpisal tudi v mobilni aplikaciji eDavki. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ista logika velja pri dokumentih, ki jih </w:t>
+      </w:r>
+      <w:r w:rsidR="009C16C8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RS odloži v profil FOD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C83BFF6" w14:textId="77777777" w:rsidR="004E547F" w:rsidRPr="00937D32" w:rsidRDefault="004E547F" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656842E4" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Če si je zavezanec določil pooblaščenca za vročanje, je treba dokumente vročiti njemu. V skladu z zgoraj predstavljeno logiko, bo eVroč</w:t>
+      </w:r>
       <w:r w:rsidR="004E547F" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVročil</w:t>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>nico</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>lnico lahko podpisal pooblaščenec za vročanje z digitalnim potrdilom izdanim nanj kot fizična oseba in tudi z digitalnim potrdilom izdanim nanj kot nosilec dejavnosti</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52506">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00673998">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52506">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prav tako bo lahko eVročilnico podpisal, če bo v eDavke vstopil z uporabo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52506" w:rsidRPr="00F52506">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52506">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uporabniškega imena in gesla ali</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52506" w:rsidRPr="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z uporabo storitve SI-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52506">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PASS</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
-[...260 lines deleted...]
-        <w:t xml:space="preserve"> lahko podpisal pooblaščenec za vročanje z digitalnim potrdilom izdanim nanj kot fizična oseba in tudi z digitalnim potrdilom izdanim nanj kot nosilec dejavnosti</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F52506">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...130 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> Pooblaščenec bo lahko eVročilnico podpisal tudi v mobilni aplikaciji eDavki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDB0ED9" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD59BDC" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="009A2CDE" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Sem fizična oseba ki opravlja dejavnost, in nameravam dejavnost zapreti. Če se po prenehanju opravljanja dejavnosti zgodi, da mi boste poslali dokument, ki se nanaša na opravljanje dejavnosti, ali mi ga boste še vedno vročali elektronsko?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C918AC" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC4387B" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sem fizična oseba ki opravlja dejavnost, in nameravam dejavnost zapreti. Če se po prenehanju opravljanja dejavnosti zgodi, da mi boste poslali dokument, ki se nanaša na opravljanje dejavnosti, ali mi ga boste še vedno vročali elektronsko?</w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>Ne. S prenehanjem opravljanja dejavnosti se avtomatsko prekliče pristopnica, ki vam je bila kot osebi z dejavnostjo avtomatsko skreirana. Dokument boste prejeli kot fizična oseba, kar pomeni v papirju, razen če ste tudi kot fizična oseba prostovoljno pristopili k elektronskem vročanju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B790C9" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3A6183" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="009A2CDE" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...48 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2CDE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kako se kot fizična oseba prijavim v sistem eVročanja?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBBA70C" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660443A2" w14:textId="5A5C0350" w:rsidR="00900C85" w:rsidRPr="00937D32" w:rsidRDefault="009A2CDE" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prek</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00937D32">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>eDavkih</w:t>
+          <w:t>eDavkov</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00937D32">
+      <w:r>
+        <w:t xml:space="preserve"> vložite prijavo v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eVročanje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dokument </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937D32">
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eVrocanje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00937D32">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">-POS). Ta se vloži tako, da se v portalu </w:t>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-POS). Ta se vloži tako, da se v portalu eDavki v rubriki Prva stran izbere obrazec za oddajo novega dokumenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Nato</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se izbere </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obrazec eVročanje-POS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obvezno morate v obrazec vpisati vsaj en elektronski naslov na katerega želite </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prejemati informativna sporočila o elektronsko odloženih dokumentih</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v vaš profil v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937D32">
-[...4 lines deleted...]
-        <w:t>eDavki</w:t>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavkih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00937D32">
-[...20 lines deleted...]
-        <w:t>-POS. Priporočamo, da vpišete tudi podatek o elektronskem naslovu, na katera bi želeli prejemati informativna sporočila o elektronsko odloženih dokumentih.</w:t>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in o dokumentih, ki so odloženi v profil vašega pooblastitelja (zavezanca, ki vas je imenoval za pooblaščenca za vročanje)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007F4528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> V sistem </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> V sistem eVročanja </w:t>
       </w:r>
       <w:r w:rsidR="00900C85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">se lahko prijavite tudi v mobilni aplikaciji </w:t>
+        <w:t xml:space="preserve">se lahko prijavite tudi </w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prek </w:t>
+      </w:r>
+      <w:r w:rsidR="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mobil</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aplikaciji </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00900C85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eDavki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007F4528">
-[...38 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA39A9B" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6F16B5" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00224337" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sem stečajni upravitelj. Kako se bodo vročali dokumenti za zave</w:t>
+      </w:r>
+      <w:r w:rsidR="00795699" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zance v postopkih ki jih vodim?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC6F4E6" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EADD88B" w14:textId="44C7938E" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sem stečajni upravitelj. Kako se bodo vročali dokumenti za zave</w:t>
+        <w:t xml:space="preserve">Tehnični način vročanja dokumentov (papirni ali elektronski) je odvisen od tega ali je zavezanec (dolžnik) v sistemu eVročanja ali ne. Če je dolžnik pravna oseba, samostojni podjetnik posameznik ali fizična oseba, ki opravlja dejavnost, bo dokument vročen elektronsko tudi stečajnemu upravitelju. Če pa je </w:t>
       </w:r>
       <w:r w:rsidR="00795699" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>zance v postopkih ki jih vodim?</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">dolžnik fizična oseba, se </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tehnični način vročanja dokumentov (papirni ali elektronski) je odvisen od tega ali je zavezanec (dolžnik) v sistemu </w:t>
+        <w:t>bodo dokumenti vročali v papirju tudi stečajnemu upravitelju</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dopustno je, da se fizična oseba (stečajni dolžnik), po začetku osebnega stečaja, prijavi v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937D32">
-[...4 lines deleted...]
-        <w:t>eVročanja</w:t>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00937D32">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">bodo dokumenti vročali v papirju tudi stečajnemu upravitelju, razen če dolžnik sam pristopi v sistem </w:t>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. V tem primeru bo FURS vročal dokumente prek </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00937D32">
-[...4 lines deleted...]
-        <w:t>eVročanja</w:t>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavkov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00937D32">
-[...15 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Če želi stečajni upravitelj prevzemati dokumente, ki jih FURS vroča fizični osebi prek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mora </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FURSu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sporočiti z Vlogo za določitev ali preklic pooblaščenca za vročanje (</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obrazca </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00224337" w:rsidRPr="00937D32">
+          <w:rPr>
+            <w:rStyle w:val="Hiperpovezava"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Vročanje-PE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00224337">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E594727" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720B8A57" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00224337" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> V kateri profil (FO ali FOD ali PO) v portalu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V kateri profil (FO ali FOD ali PO) v portalu eDavki se elektronsko vročajo p</w:t>
+      </w:r>
+      <w:r w:rsidR="00795699" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>osamezni dokumenti - splošno?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC73074" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579AADED" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Dokumenti, ki so namenjeni pravni osebi, se vedno elektronsko vročajo v profil PO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640F4A7E" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A9A51B" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se elektronsko vročajo p</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t xml:space="preserve">Dokumenti, ki so namenjeni fizični osebi in ta fizična oseba ne opravlja nobene dejavnosti, se elektronsko vročajo v profil FO (ob pogoju, da se je fizična oseba prijavila v sistem eVročanja, sicer na naslov za vročanje fizične osebe). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2FD4C6" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12029336" w14:textId="192AD329" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dokumenti, ki so namenjeni pravni osebi, se vedno elektronsko vročajo v profil PO. </w:t>
-[...72 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>Pri fizičnih osebah, ki imajo registrirano dejavnost, se dokument vroči v ustrezen profil (FO ali FOD), glede na vsebino dokumenta oziroma glede na to ali se pravice in obveznosti, ki izhajajo iz dokumenta nanašajo na posameznika ali na njegovo dejavnost.</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Glej tudi vprašanje 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D64BF2" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432C47C6" w14:textId="38D42A1E" w:rsidR="00A95A35" w:rsidRPr="00224337" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V kateri profil v portalu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eDavki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bom prejel opomin</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EEC" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obvestilo o izvršenem pobotu</w:t>
+      </w:r>
+      <w:r w:rsidR="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00224337" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obvestilo o zamudi s plačilom obroka</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EEC" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CA4E00" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301F0C06" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> V kateri profil v portalu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:tab/>
+        <w:t>PO: vedno v portal eDavki v profil PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321D1A99" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bom prejel opomin in</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">PO: vedno v portal </w:t>
-[...74 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>FO, ki nima dejavnosti: v portal eDavki v profil FO samo, če se je prostovoljno prijavil v sistem eVročanja, sicer prek pošte v papirni obliki, na naslov za vročanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21921FF3" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>FO, ki ima dejavnost: vedn</w:t>
       </w:r>
       <w:r w:rsidR="00795699" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">o v portal </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>o v portal eDavki v profil FOD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE061E0" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2417BBD9" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00224337" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...27 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V kateri profil v portalu eDavki </w:t>
+      </w:r>
+      <w:r w:rsidR="00795699" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bom prejel sklep o izvršbi?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+    <w:p w14:paraId="3D8E35D8" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+    <w:p w14:paraId="13B47A49" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A42AE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>eVročanje</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">eVročanje </w:t>
+      </w:r>
+      <w:r w:rsidR="007923C9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
       <w:r w:rsidRPr="003A42AE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>dejansko izvede glede na vrsto poslovnega subjekta in sicer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC3FBB1" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329B7F7B" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A42AE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00052082">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007923C9">
+      <w:r w:rsidR="00125DDB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">se </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A42AE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>dejansko izvede glede na vrsto poslovnega subjekta in sicer:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+        <w:t>PO, lahko nastopa v vlogi delodajalca oziroma izplačevalca prejemkov kot tudi v vlogi dolžnika. Sklepe prejme v portal eDavki in sicer v profil PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127664C8" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003A42AE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00052082">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="003A42AE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>FO, ki nima dejavnosti, prejme sklepe v portal eDavki v profil FO samo, če se je prostovoljno prijavil v sistem eVročanja, sicer pa prejme sklepe prek pošte v papirni obliki, na naslov za vročanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630510FD" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="003A42AE" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A42AE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00052082">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00125DDB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A42AE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">PO, lahko nastopa v vlogi delodajalca oziroma izplačevalca prejemkov kot tudi v vlogi dolžnika. Sklepe prejme v portal </w:t>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t>FO, ki ima dejavnost (FOD) prejme sklepe:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A42AE" w:rsidRPr="00AC500E" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+    <w:p w14:paraId="5469ACED" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="00AC500E" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...25 lines deleted...]
-    <w:p w:rsidR="003A42AE" w:rsidRPr="00AC500E" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
+        <w:t>v portal eDavki v profil FOD, ko nastopa v vlogi delodajalca oziroma izplačevalca,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751BD2F7" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="00AC500E" w:rsidRDefault="003A42AE" w:rsidP="003A42AE">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">v portal </w:t>
-[...54 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t>v portal eDavki v profil FO samo, ko nastopa v vlogi dolžnika, če se je prostovoljno prijavil v sistem eVročanja, sicer pa prejme sklepe prek pošte v papirni obliki, na naslov za vročanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477949E3" w14:textId="77777777" w:rsidR="00BA4B7E" w:rsidRPr="00937D32" w:rsidRDefault="00BA4B7E" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1314628F" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kot oseba, ki je zavezana k eVročanju, bi želel, da bi se dokumenti vročali mojemu pooblaščencu za vročanje. Ali lahko določim pooblaščenca, ki bo namesto mene prejemal dokumente?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1015BA4E" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C98F836" w14:textId="77777777" w:rsidR="007923C9" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kot oseba, ki je zavezana k </w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Da. Pooblaščence za vročanje si lahko uredite preko obrazca </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Vročanje-PE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vloga za določitev in preklic pooblaščenca za vročanje). Lahko določite splošnega pooblaščenca (za vse dokumente, ki vam bodo posredovani s strani </w:t>
       </w:r>
       <w:r w:rsidR="005604A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FURS</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">), pooblaščenca za posamezne skupine in podskupine davkov oziroma postopkov ter tudi na posamezno konkretno zadevo. Obrazec Vročanje-PE lahko oddate prek portala </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ali v papirni obliki na pristojni finančni urad. Pooblaščenec za vročanje bo prejemal vse dokumente (papirne in elektronske) v skladu z danim obsegom pooblastila. </w:t>
+        <w:t xml:space="preserve">), pooblaščenca za posamezne skupine in podskupine davkov oziroma postopkov ter tudi na posamezno konkretno zadevo. Obrazec Vročanje-PE lahko oddate prek portala eDavki ali v papirni obliki na pristojni finančni urad. Pooblaščenec za vročanje bo prejemal vse dokumente (papirne in elektronske) v skladu z danim obsegom pooblastila. </w:t>
       </w:r>
       <w:r w:rsidR="007923C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pooblaščenca za vročanje lahko določite tudi v mobilni aplikaciji </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t xml:space="preserve">Pooblaščenca za vročanje lahko določite tudi v mobilni aplikaciji eDavki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0376FA1A" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066559B1" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali lahko imenujem več pooblaščencev za vročanje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792E8F26" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A369952" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ali lahko imenujem več pooblaščencev za vročanje?</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Da. Lahko določite več pooblaščencev za vročanje, za vsakega posebej pa morate opredeliti obseg pooblastil. Če določite več pooblaščencev na istem nivoju, bo davčni organ po ustaljenem postopku dokument odložil v profil zavezanca, informativno sporočilo o odloženem dokumentu (obrazec </w:t>
+      </w:r>
+      <w:r w:rsidR="003A42AE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVrocanje- Obv</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Da. Lahko določite več pooblaščencev za vročanje, za vsakega posebej pa morate opredeliti obseg pooblastil. Če določite več pooblaščencev na istem nivoju, bo davčni organ po ustaljenem postopku dokument odložil v profil zavezanca, informativno sporočilo o odloženem dokumentu (obrazec </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>) pa bo poslal v portal eDavki</w:t>
+      </w:r>
+      <w:r w:rsidR="00001B44" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zavezancu in vsem pooblaščencem</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">) pa bo poslal v portal </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. Informativno sporočilo bo poslano tudi na vse sporočene in potrjene elektronske naslove zavezanca in vseh pooblaščencev. Prvotno je eVročilnico lahko podpisal le (en) pooblaščenec za vročanje, ki je prejel informativno sporočilo. Funkcionalnost eVročanja smo nadgradili na način, da lahko eVročilnico podpiše katerikoli pooblaščenec na najnižjem nivoju, ki ima veljavno pooblastilo za vročanje ob trenutku podpisa eVročilnice</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EEC" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...84 lines deleted...]
-        </w:rPr>
         <w:t>Če določite več pooblaščencev na različnih nivojih, bo davčni organ upošteval najprej pooblaščenca na nivoju IV (zadeva), nato pooblaščenca na nivoju III (podskupina), nato pooblaščenca na nivoju II (skupina) in na koncu splošnega pooblaščenca na nivoju I.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="6BA4A3A5" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2626EE60" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kdo lahko prekliče pooblastilo za vročanje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E938F0C" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE3A5B6" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kdo lahko prekliče pooblastilo za vročanje?</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t>Pooblastilo za vročanje lahko prekličeta tako pooblastitelj kot pooblaščen</w:t>
+      </w:r>
+      <w:r w:rsidR="001072E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Pooblastilo za vročanje lahko prekličeta tako pooblastitelj kot pooblaščen</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>c za vročanje. Preklic pooblastila ima veljavnost naslednji dan po oddaji, razen če je preklic vezan na kateri kasnejši datum.</w:t>
       </w:r>
       <w:r w:rsidR="007F4528">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pooblastilo za vročanje se lahko prekliče tudi v mobilni aplikaciji </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> Pooblastilo za vročanje se lahko prekliče tudi v mobilni aplikaciji eDavki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6159159A" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319E90A9" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Katera pooblastila za vročanje se avtomatsko prekličejo?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005604A0" w:rsidP="00937D32">
+    <w:p w14:paraId="2B206376" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149464F6" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005604A0" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FU</w:t>
       </w:r>
       <w:r w:rsidR="005C122B" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RS avtomatsko izvede preklic pooblastila za vročanje v povezavi s statusom pooblaščenca za vročanje. Če je pooblaščenec za vročanje:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="1BF1E299" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>fizična oseba, pooblastilo preneha s smrtjo pooblaščenca;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="298EC806" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>fizična oseba, ki opravlja dejavnost, pooblastilo preneha s prenehanjem dejavnosti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="659C49BF" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>pravna oseba, pooblastilo preneha z izbrisom pravne osebe iz PRS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="37C60DBD" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4409CDF9" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smo odvetniška pisarna, ki zastopa stranke tudi v postopkih pred </w:t>
+      </w:r>
+      <w:r w:rsidR="005604A0" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FURS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Ali je vseeno, če smo pooblaščeni kot odvetniška pisarna, ali pa je pooblaščen samo posamezen odvetnik iz naše pisarne?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472F99C8" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082B5CB6" w14:textId="77777777" w:rsidR="005C122B" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Smo odvetniška pisarna, ki zastopa stranke tudi v postopkih pred </w:t>
-[...6 lines deleted...]
-        <w:t>FURS</w:t>
+        <w:t xml:space="preserve">Če je pooblaščenec za vročanje odvetniška pisarna kot poslovni subjekt, ki ima svojo davčno številko, bo dokumente lahko prevzemala vaša pisarna oziroma vaši zaposleni, ki vstopajo v portal eDavki </w:t>
+      </w:r>
+      <w:r w:rsidR="00673998">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00673998" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001B44" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kvalificiranim </w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Ali je vseeno, če smo pooblaščeni kot odvetniška pisarna, ali pa je pooblaščen samo posamezen odvetnik iz naše pisarne?</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">digitalnim potrdilom izdanim kot zaposlen pri odvetniški pisarni. Za podpis elektronske vročilnice morajo imeti ustrezno notranje pooblastilo za delo z obrazci v portalu eDavki in sicer za skupino eVročanje. Če je kot pooblaščenec za vročanje določen posamezen odvetnik iz vaše pisarne, potem bo dokumente lahko prevzemal le ta odvetnik, na način da bo vstopil v portal eDavki z </w:t>
+      </w:r>
+      <w:r w:rsidR="00001B44" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kvalificiranim </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Če je pooblaščenec za vročanje odvetniška pisarna kot poslovni subjekt, ki ima svojo davčno številko, bo dokumente lahko prevzemala vaša pisarna oziroma vaši zaposleni, ki vstopajo v </w:t>
+        <w:t>digitalnim potrdilom izdanim na fizično osebo</w:t>
+      </w:r>
+      <w:r w:rsidR="007923C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007923C9" w:rsidRPr="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z uporabniškim imenom in geslom, z uporabo storitve SI-</w:t>
+      </w:r>
+      <w:r w:rsidR="007923C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PASS. eVročilnico bo lahko podpisal tudi v mobilni aplikaciji eDavki, če bo deloval kot pooblaščenec fizične os</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4528">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ebe in bo imel ustrezne pravice</w:t>
       </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...172 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC500E" w:rsidRPr="00937D32" w:rsidRDefault="00AC500E" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="02905770" w14:textId="77777777" w:rsidR="00AC500E" w:rsidRPr="00937D32" w:rsidRDefault="00AC500E" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76770255" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imam SP. Želim, da v mojem imenu dokumente prevzema moj Računovodski servis d. o. o.. Računovodski servis d. o. o. sem zunanje že pooblastila za delo z obrazci v portalu eDavki.  Sama namreč nimam urejenega dostopa do portala eDavki. Ali moram dodatno določiti pooblaščenca za vročanje? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA15BE2" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4ED854" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Imam SP. Želim, da v mojem imenu dokumente prevzema moj Računovodski servis d. o. o.. Računovodski servis d. o. o. sem zunanje že pooblastila za delo z obrazci v portalu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Splošno zunanje pooblastilo je dovolj pod pogojem, da ste v tem splošnem zunanjem pooblastilu označili tudi obrazec Vročanje-PE in hkrati bo zunanji pooblaščenec v vašem imenu oddal obrazec Vročanje-PE ter s tem v vašem imenu določil sebe (Računovodski servis d. o. o.) kot pooblaščenca za vročanje, sicer elektronske vročilnice ne bo mogel podpisati. Pri tem opozarjamo, da </w:t>
+      </w:r>
+      <w:r w:rsidR="007923C9" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bo </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">s tem dejanjem izbrani pooblaščenec za vročanje prejemal dokumente, ki jih </w:t>
+      </w:r>
+      <w:r w:rsidR="005604A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FU</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Sama namreč nimam urejenega dostopa do portala </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>RS vroča elektronsko prek portala eDavki in tudi tiste, ki jih vroča še v papirni obliki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECDBF38" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262DA3BB" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Druga možnost je, da obrazec Vročanje-PE dostavite na pristojni finančni urad v papirni obliki Obrazec z navodili za izpolnjevanje je objavljen </w:t>
       </w:r>
       <w:r w:rsidR="002A21D8" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">na </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002A21D8" w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">portalu </w:t>
-[...17 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>portalu eDavki.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="3FEF1559" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5212DE0F" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">V vsakem primeru, če ima računovodski servis samo splošno zunanje pooblastilo in vi nimate dostopa do portala </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t>V vsakem primeru, če ima računovodski servis samo splošno zunanje pooblastilo in vi nimate dostopa do portala eDavki, elektronske vročilnice ne bo mogel podpisati nihče, zato bo nastopila fikcija vročitve, ki ima lahko negativne posledice. Nujno si uredite dostop do portala eDavki ali pa si določite pooblaščenca za vročanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DDC06A" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2B699E" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Imam SP. Računovodski servis sem zunanje pooblastila za delo z obrazci prek portala eDavki. Sama imam urejen dostop do portala eDavki. Ali moram v tem primeru dodatno določiti poobl</w:t>
+      </w:r>
+      <w:r w:rsidR="002A21D8" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aščenca za vročanje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F9456" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036A7B17" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Imam SP. Računovodski servis sem zunanje pooblastila za delo z obrazci prek portala </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Če vstopate v portal eDavki z digitalnim potrdilom izdanim kot zaposlena pri fizični osebi z dejavnostjo, lahko dokumente, ki se elektronsko vročajo, sami prevzamete s podpisom elektronske vročilnice. Funkcionalnost eVročanja smo nadgradili na način, da po novem lahko eVročilnico podpisujete tudi z digitalnim potrdilom izdanim na vas kot fizična oseba. </w:t>
+      </w:r>
+      <w:r w:rsidR="007923C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eVročilnico pa boste lahko podpisali tudi </w:t>
+      </w:r>
+      <w:r w:rsidR="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">če boste v eDavke vstopili </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0CFE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z uporabniškim imenom in geslom</w:t>
+      </w:r>
+      <w:r w:rsidR="00822780" w:rsidRPr="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ali </w:t>
+      </w:r>
+      <w:r w:rsidR="00822780" w:rsidRPr="00900C85">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z uporabo storitve SI-</w:t>
+      </w:r>
+      <w:r w:rsidR="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PASS. eVročilnico lahko podpišete tudi v mobilni aplikaciji eDavki. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>e vseeno želite imeti pooblaščenca za vročanje, je potrebno oddati obrazec Vročanje-PE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0CFE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ki ga lahko oddata tudi prek mobilne aplikacije eDavki</w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Sama imam urejen dostop do portala </w:t>
-[...235 lines deleted...]
-        </w:rPr>
         <w:t>. V tem primeru bo elektronsko vročilnico lahko podpisal samo pooblaščenec za vročanje oziroma dokumenti, ki se vročajo še v papirni obliki, bodo vročeni na naslov pooblaščenca za vročanje.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+    <w:p w14:paraId="2700DEA6" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676A501B" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Imam SP. Želel bi, da se vsi moji dokumenti vročajo mojemu Računovodskemu servisu d. o. o.. V Računovodskem servisu d. o. o. nihče nima izdanega digitalnega potrdila kot zaposlena oseba, ampak uporabljajo digitalna potrdila, ki so izdana na fizično osebo. Te fizične osebe sem že zunanje pooblastil za delo z obrazci v portalu eDavki. Koga v tem primeru določim kot pooblaščenca za vročanje, računovodski servis ali posamez</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3C40" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ne fizične osebe?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749018C9" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5713D652" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Imam SP. Želel bi, da se vsi moji dokumenti vročajo mojemu Računovodskemu servisu d. o. o.. V Računovodskem servisu d. o. o. nihče nima izdanega digitalnega potrdila kot zaposlena oseba, ampak uporabljajo digitalna potrdila, ki so izdana na fizično osebo. Te fizične osebe sem že zunanje pooblastil za delo z obrazci v portalu </w:t>
-[...45 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Z obrazcem </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Vročanje-PE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kot pooblaščenca za vročanje določite posamezne fizične osebe, saj uporabljajo tako izdana digitalna potrdila.</w:t>
       </w:r>
       <w:r w:rsidR="008D3C40" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Obrazec z navodili za izpolnjevanje je objavljen na portalu </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> Obrazec z navodili za izpolnjevanje je objavljen na portalu eDavki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F11F902" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8A86CF" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obrazec oddate prek portala </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ali ga dostavite na pristojni finančni urad v papirni obliki.</w:t>
+        <w:t>Obrazec oddate prek portala eDavki ali ga dostavite na pristojni finančni urad v papirni obliki.</w:t>
       </w:r>
       <w:r w:rsidR="00673998">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00822780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obrazec pa lahko oddate tudi prek mobilne aplikacije </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t>Obrazec pa lahko oddate tudi prek mobilne aplikacije eDavki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60629F2B" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42812B02" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00224337" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Imam Podjetje d. o. o. in želel bi, da naša tajnica prevzema dokumente v imenu podjetja.  Za oddajo vseh obrazcev preko portala eDavki smo že zunanje pooblastili Računovodsk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35BD1" w:rsidRPr="00224337">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i servis d. o. o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705BC543" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BAB9DDE" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Imam Podjetje d. o. o. in želel bi, da naša tajnica prevzema dokumente v imenu podjetja.  Za oddajo vseh obrazcev preko portala </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Zunanja pooblastila za delo z obrazci v portalu eDavki, ki ste jih že dodelili Računovodskemu servisu d. o. o., omogočajo Računovodskemu servisu (v skladu z obsegom pooblastila), da pregleda že vročen dokument (ko je podpisana elektronske vročilnica ali po nastopu fikcije vročitve). Računovodski servis d. o. o. pa ne more podpisati elektronske vročilnice. Če ne želite, da Računovodski servis d. o. o. pregleduje vročane dokumente, mu prekličite zunanje pooblastila za skupino eVročanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D4114F" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA8DE5D" w14:textId="77777777" w:rsidR="005C122B" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...91 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ker želite, da vaša tajnica prevzema dokumente, mora imeti digitalno potrdilo izdano kot zaposlena v podjetju Podjetje d. o. o. V tem primeru ni potrebno oddati obrazca Vročanje-PE, ampak ji dodelite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>notranje pooblastilo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> za skupino </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> za skupino eVročanje in za obrazec Obv-DZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C676762" w14:textId="77777777" w:rsidR="003A42AE" w:rsidRPr="00937D32" w:rsidRDefault="003A42AE" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F5ED06" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="006B2957" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali lahko določim pooblaščenca za vročanje, ki bo prevzemal samo dokumente, ki se vro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35BD1" w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>čajo v elektronski obliki?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0692D188" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497CF36C" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ali lahko določim pooblaščenca za vročanje, ki bo prevzemal samo dokumente, ki se vro</w:t>
-[...136 lines deleted...]
-    <w:p w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+        <w:t>Ne. Pooblaščenec za vročanje bo prejemal vse dokumente v skladu z obsegom pooblastila, ne glede na to kakšen je tehnični način vročanja (tj. v papirni obliki prek pošte ali v elektronski obliki prek portala eDavki). Tehnični način vročanja dokumentov pooblaščencu za vročanje pa je isti kot velja za pooblastitelja. Če je pooblastitelj del sistema eVročanje, bo davčni organ dokument, ki ga mora vročiti njegovemu pooblaščencu, odložil v portal eDavki, kjer bo pooblaščenec podpisal elektronsko vročilnico in s tem prevzel dokument. In obratno, če je pooblastitelj fizična oseba, ki ni del sistema eVročanja, bo davčni organ dokument vročal pooblaščencu v papirni obliki prek pošte. Zato dodatno opozarjamo, da zavezanci, ki so del sistema eVročanja, preverijo ali imajo njihovi pooblaščenci za vročanje, potrebno programsko in strojno opremo za vstop v portal eDavki, sicer dokumenta ne bodo mogli prevzeti in bo nastopila fikcija vročitve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599345BB" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E70C6D" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="006B2957" w:rsidRDefault="005C122B" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smo računovodski servis in že imamo zunanje pooblastilo za skupino eVročanje v eDavkih za določene naše stranke. Zanima nas, ali bomo še vedno imeli dostop do dokumentov naših strank (navadno vročenih in osebno vročenih) ali pa nas morajo stranke pooblastiti z novim obra</w:t>
+      </w:r>
+      <w:r w:rsidR="006439AC" w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zcem Vročanje-PE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D45DE2" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492267FE" w14:textId="77777777" w:rsidR="005C122B" w:rsidRPr="00937D32" w:rsidRDefault="005C122B" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Smo računovodski servis in že imamo zunanje pooblastilo za skupino </w:t>
-[...104 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>Zunanje pooblastilo za skupino eVročanje vam daje pravico za pregled dokumentov iz skupine eVročanje, vendar šele, ko je elektronska vročilnica podpisana oziroma je nastopila fikcija vročitve. Če pooblastilo ni preklicano, ostane v veljavi. Torej s pravicami, ki jih imate v skladu z zunanjim pooblastilom, ne morete podpisati elektronske vročilnice, za to dejanje vas mora zavezanec določiti kot pooblaščenca za vročanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FC514A" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C771CE" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eDavke pregledujem le občasno, tako da se lahko zgodi, da bom spregledal dokument, ki mi je bil poslan. Kaj naj naredim, da bom pravočasno obveščen o prejetem dokumentu?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F65B138" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="3B4C92D3" w14:textId="77777777" w:rsidR="00822780" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavke</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Priporočamo, da </w:t>
+      </w:r>
+      <w:r w:rsidR="003A42AE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z obrazcem eVrocanje-POS</w:t>
+      </w:r>
+      <w:r w:rsidR="003A42AE" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pregledujem le občasno, tako da se lahko zgodi, da bom spregledal dokument, ki mi je bil poslan. Kaj naj naredim, da bom pravočasno obveščen o prejetem dokumentu?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>prijavite vaš elektronski naslov, kamor boste prejemali elektronska obvestila, da vam je bil na eDavke odložen dokument. Lahko navedete več različnih elektronskih naslovov, na katere vam bo poslano obvestilo.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A42AE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A42AE" w:rsidRPr="003A42AE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bodite pozorni, da po oddaji obrazca eVrocanje-POS, potrdite elektronsko povezavo, ki jo boste prejeli na navedeni elektronski naslov.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obrazec eVročanje-POS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lahko oddate tudi prek</w:t>
+      </w:r>
+      <w:r w:rsidR="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mobilne aplikacije eDavki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A98E8F" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00822780" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...180 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="1ACEB8A0" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Za elektronsko vročanje že uporabljamo varen elektronski predal drugih ponudnikov. Ali mi boste vročali vaše dokumente v moj obstoječ varen elektronski predal?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078DA034" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Za elektronsko vročanje že uporabljamo varen elektronski predal drugih ponudnikov. Ali mi boste vročali vaše dokumente v moj obstoječ varen elektronski predal?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F47A8B4" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ne. Zakon o davčnem postopku določa, da davčni organ vroča dokumente preko </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">portala </w:t>
+          <w:t>portala eDavki</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="5B1FFBF9" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="75125F96" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali lahko dostopam do eDavkov in dokumentov, ki so mi bili poslani, preko mobilnih naprav?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE9FF6B" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ali lahko dostopam do </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F88484" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00AE5DAC" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavkov</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Da. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A42AE" w:rsidRPr="003A42AE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V portal eDavki lahko vstopite preko mobilne aplikacije eDavki ali prek brskalnika na vaši mobilni napravi z uporabo uporabniškega imena in gesla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34006ADC" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in dokumentov, ki so mi bili poslani, preko mobilnih naprav?</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00AE5DAC" w:rsidP="00937D32">
-[...68 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="0F104886" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali elektronsko vročanje pomeni, da mi boste odločbo poslali na moj elektronski naslov?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBB04E8" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ali elektronsko vročanje pomeni, da mi boste odločbo poslali na moj elektronski naslov?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B83C61" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Ne. Elektronsko vročanje pomeni, da se dokument naloži v vaš predal v zaprtem delu eDavkov</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5DAC" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na vaš elektronski naslov boste v primeru, če ga boste sporočili</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5DAC" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in potrdili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, prejeli le </w:t>
+      </w:r>
+      <w:r w:rsidR="00822780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informativno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obvestilo, da vas na eDavkih čaka dokument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F13812" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...96 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="3E00D46B" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kdaj se šteje, da je dokument vročen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E1EA75" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kdaj se šteje, da je dokument vročen?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EC5F53" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Vročitev šteje za opravljeno z dnem, ko naslovnik z elektronskim podpisom vročilnice prevzame dokument. Če ga ne prevzame v 15 dneh, velja vročitev za opravljeno z dnem preteka tega roka (fikcija vročitve). Dokumenti, ki se vročajo elektronsko, se bodo vročali osebno, kar pomeni, da elektronsko podpišete vročilnico. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5DAC" w:rsidRPr="00937D32" w:rsidRDefault="00AE5DAC" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="4811BE4E" w14:textId="77777777" w:rsidR="00AE5DAC" w:rsidRPr="00937D32" w:rsidRDefault="00AE5DAC" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBE974A" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do kdaj ima zavezanec dostop do dokumentov ki so mu bili vročeni v eDavkih?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BEF3BD" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Do kdaj ima zavezanec dostop do dokumentov ki so mu bili vročeni v </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9944E4" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavkih</w:t>
-[...80 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t>V eDavkih se dokumenti, ki so bili vročeni, nahajajo še 6 mesecev od dneva vročitve, potem pa jih davčni organ izbriše iz portala eDavki. Ne glede na to jih lahko zavezanec pri davčnem organu prevzame tudi kadarkoli po poteku tega roka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF4D79C" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B007461" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali je mogoče elektronsko vročen dokument osebno prevzeti na uradu FURS?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7D9F0E" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4BB2A0" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ali je mogoče elektronsko vročen dokument osebno prevzeti na uradu FURS?</w:t>
-[...49 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+        <w:t xml:space="preserve">Zavezanec lahko osebno prevzame dokument, ki je elektronsko vročen, samo kot kopijo že vročenega dokumenta. V kolikor dokumenta na eDavkih prejemnik še ni prevzel in še ni potekel 15 dnevni rok, po katerem se šteje, da je bil dokument vročen, zavezanec tega dokumenta na uradu ne more osebno prevzeti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C109C75" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044F29EC" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ali lahko zavezanec prevzame dokument pred pooblaščencem?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C07E80C" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065DFFBC" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ali lahko zavezanec prevzame dokument pred pooblaščencem?</w:t>
-[...21 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zavezanec ne more prevzeti dokumenta pred ali v imenu pooblaščenca, čeprav je obveščen, da je dokument vložen in čaka na vročitev. V tem primeru lahko obvesti oz. opomni pooblaščenca, da prevzame vročen dokument. Šele ko pride do vročitve (dejanske vročitve ali fikcije vročitve), lahko tudi zavezanec odpre dokument in vidi njegovo vsebino.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+    <w:p w14:paraId="5F288E03" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DCE434" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="006B2957" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00975A03" w:rsidRDefault="003D53B0" w:rsidP="00937D32">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kakšen je način seznanjanja naslovnika, da mu je bil vložen dokument v eDavke?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022B73F0" w14:textId="77777777" w:rsidR="00A95A35" w:rsidRPr="00937D32" w:rsidRDefault="00A95A35" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580B77E2" w14:textId="77777777" w:rsidR="00975A03" w:rsidRDefault="003D53B0" w:rsidP="00937D32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32D48">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hkrati z </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>odložitvijo</w:t>
       </w:r>
       <w:r w:rsidRPr="00A32D48">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumenta v </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">portal </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>portal eDavki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32D48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavki</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sistemsko odloži v portal eDavki</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A32D48">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, se </w:t>
+        <w:t xml:space="preserve"> obvestilo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">sistemsko odloži v portal </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(obrazec </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(obrazec eVrocanje-Obv)</w:t>
       </w:r>
       <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, da je bil naslovniku vložen dokument za vročanje. Tudi to obvestilo se vidi samo v </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, da je bil naslovniku vložen dokument za vročanje. Tudi to obvestilo se vidi samo v eDavkih. Če pa naslovnik sporoči tudi elektronski naslov (npr. gmail, hotmail, itd)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4682" w:rsidRPr="00937D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in ga potrdi</w:t>
+      </w:r>
       <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eDavkih</w:t>
-[...79 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t xml:space="preserve">, se mu obvestilo pošlje tudi na elektronski naslov. Elektronski naslov se FURS sporoči preko </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00FD4682" w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">portala </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>eDavkov</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00A95A35" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, v rubriki Prva stran se izbere obrazec za oddajo novega dokumenta, potem se izbere obrazec </w:t>
-[...15 lines deleted...]
-        <w:t>-POS, kjer se l</w:t>
+        <w:t>, v rubriki Prva stran se izbere obrazec za oddajo novega dokumenta, potem se izbere obrazec eVročanje-POS, kjer se l</w:t>
       </w:r>
       <w:r w:rsidR="00FD4682" w:rsidRPr="00937D32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ahko dodajo elektronski naslovi.</w:t>
       </w:r>
       <w:r w:rsidR="00822780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Obrazec </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Obrazec eVroča</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02D11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nje-POS se lahko odda tudi prek</w:t>
+      </w:r>
       <w:r w:rsidR="00822780">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eVroča</w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="00656D5B">
+        <w:t xml:space="preserve"> mobilne aplikacije eDavki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B02EDB3" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRDefault="003D53B0" w:rsidP="00937D32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A65B947" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="006B2957" w:rsidRDefault="003D53B0" w:rsidP="00656D5B">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čemu je namenjen obrazec eVrocanje-Obv (eVročanje obvestilo)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B81BD0C" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3E508B" w14:textId="01B7BF30" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Čemu je namenjen obrazec </w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vsa informativna sporočila, ki so povezana z elektronskim vročanjem, </w:t>
+      </w:r>
+      <w:r w:rsidR="005604A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC500E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RS pošilja z obrazcem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t>eVrocanje-Obv</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eVročanje-Obv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na način, da obrazec eVrocanje-Obv odloži v profil zavezanca in v profil morebitnega pooblaščenca za vročanje. Obrazec eVročanje-Obv se nahaja (kot vsi dokumenti, ki jih pošilja </w:t>
+      </w:r>
+      <w:r w:rsidR="005604A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FU</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RS) med prejetimi dokumenti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A4E6E0" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7139D4F2" w14:textId="77777777" w:rsidR="00292774" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...209 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zaradi lažjega pregleda informativnih sporočil povezanih z eVročanjem, je na prvi strani osebnega profila v portalu eDavki, dodan nov zavihek »eVročanje obvestila (Število neprebranih (xx))« z direktno povezavo na obrazce eVrocanje-Obv.</w:t>
       </w:r>
       <w:r w:rsidR="00EE145C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Informativna sporočila zavezanec dobiva tudi v mobilno aplikacijo </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="00656D5B">
+        <w:t xml:space="preserve"> Informativna sporočila zavezanec dobiva tudi v mobilno aplikacijo eDavki, kot obvestila in tudi potisna obvestila.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AB433F" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3FA121" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="006B2957" w:rsidRDefault="003D53B0" w:rsidP="00656D5B">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B2957">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Na prejetem dokumentu eVrocanje-OsDok in eVrocanje-Dok imam na dnu nov gumb »Prikaži povezana obvestila«. Za kaj se uporablja ta gumb?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17152F48" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C38ACA" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaradi lažjega pregleda informativnih sporočil povezanih s konkretnim dokumentom, ki se vroča ali je že vročen, smo dodali novo funkcionalnost, ki omogoča, da s klikom na gumb »Prikaži povezana obvestila« po hitrem postopku preverite, katera informativna sporočila smo vam že poslali. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B0329C" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C927298" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...102 lines deleted...]
-    <w:p w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Primeri informativnih sporočil, ki jih vsebuje obrazec eVrocanje-Obv:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19432EF3" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nov dokument (odloži hkrati z dokumentom </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+        <w:t>Nov dokument (odloži hkrati z dokumentom eVrocanje-OsDok ali eVrocanje-Dok).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416CF253" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opomnik (odloži po 8 dneh od odložitve dokumenta </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+        <w:t>Opomnik (odloži po 8 dneh od odložitve dokumenta eVrocanje-OsDok, če vročilnica ni podpisana).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B993006" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="00AC500E" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC500E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fikcija (odloži po preteku zakonskega roka za prevzem dokumenta </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="003D53B0" w:rsidRPr="003D53B0" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
+        <w:t>Fikcija (odloži po preteku zakonskega roka za prevzem dokumenta eVrocanje-OsDok).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED40FCE" w14:textId="77777777" w:rsidR="003D53B0" w:rsidRPr="003D53B0" w:rsidRDefault="003D53B0" w:rsidP="003D53B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D53B0" w:rsidRPr="003D53B0" w:rsidSect="00783310">
-      <w:footerReference w:type="default" r:id="rId19"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="964" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+    <w:p w14:paraId="5CEE03C9" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555"/>
+    <w:p w14:paraId="321426A3" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+    <w:p w14:paraId="0C0C2B60" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555"/>
+    <w:p w14:paraId="49E8A88A" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="809751455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="752931098"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+          <w:p w14:paraId="2F8BDB42" w14:textId="77777777" w:rsidR="00D35555" w:rsidRDefault="00D35555">
             <w:pPr>
               <w:pStyle w:val="Noga"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E1361">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
               <w:t xml:space="preserve">Stran </w:t>
             </w:r>
             <w:r w:rsidRPr="002E1361">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="002E1361">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -14197,82 +9867,80 @@
             </w:r>
             <w:r w:rsidR="005A4C03">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="002E1361">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555" w:rsidP="009F30FB">
+  <w:p w14:paraId="23673A4F" w14:textId="77777777" w:rsidR="00D35555" w:rsidRDefault="00D35555" w:rsidP="009F30FB">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="472653856"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+          <w:p w14:paraId="6CCB009A" w14:textId="77777777" w:rsidR="00D35555" w:rsidRDefault="00D35555">
             <w:pPr>
               <w:pStyle w:val="Noga"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F2285A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sl-SI"/>
               </w:rPr>
               <w:t xml:space="preserve">Stran </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2285A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00F2285A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -14346,112 +10014,112 @@
             </w:r>
             <w:r w:rsidR="005A4C03">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2285A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555" w:rsidP="00751D38">
+  <w:p w14:paraId="42E2F281" w14:textId="77777777" w:rsidR="00D35555" w:rsidRDefault="00D35555" w:rsidP="00751D38">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+    <w:p w14:paraId="5CE7E5C1" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555"/>
+    <w:p w14:paraId="47661646" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+    <w:p w14:paraId="3F3A7CC0" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555"/>
+    <w:p w14:paraId="41D0A31F" w14:textId="77777777" w:rsidR="00C159EB" w:rsidRDefault="00C159EB"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555">
+    <w:p w14:paraId="03607916" w14:textId="77777777" w:rsidR="00D35555" w:rsidRDefault="00D35555">
       <w:pPr>
         <w:pStyle w:val="Sprotnaopomba-besedilo"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Sprotnaopomba-sklic"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Portal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>eDavki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ali mobilna aplikacija </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>eDavki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D35555" w:rsidRDefault="00D35555" w:rsidP="00F2285A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64A4FEFA" w14:textId="77777777" w:rsidR="00D35555" w:rsidRDefault="00D35555" w:rsidP="00F2285A">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5112"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                     </w:t>
     </w:r>
     <w:r w:rsidRPr="00A8100C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="sl-SI"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C3FBB05" wp14:editId="33F6AAF9">
           <wp:extent cx="792584" cy="292100"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:docPr id="2" name="Slika 2"/>
           <wp:cNvGraphicFramePr>
@@ -14471,84 +10139,84 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="799333" cy="294587"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D35555" w:rsidRPr="008F3500" w:rsidRDefault="00D35555" w:rsidP="00F2285A">
+  <w:p w14:paraId="28D6A19A" w14:textId="77777777" w:rsidR="00D35555" w:rsidRPr="008F3500" w:rsidRDefault="00D35555" w:rsidP="00F2285A">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5112"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="006666"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="8"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00B56593">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="006666"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="8"/>
       </w:rPr>
       <w:t>Finančna uprava Republike Slovenije</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088F0E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFC2C7AE"/>
     <w:lvl w:ilvl="0" w:tplc="04240001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19689,375 +15357,372 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="796607525">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="484443950">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1167137131">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="574585429">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="943273172">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="374090105">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1766414593">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="334234641">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="614870828">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="226765910">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1332175015">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1040128342">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="235170645">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="627785878">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="229124719">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1775662322">
     <w:abstractNumId w:val="37"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="500123154">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1436052140">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="4477544">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1296645685">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1824658013">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1815487287">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="698313096">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="288556935">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="2053263734">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1588147558">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1057170934">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1010916451">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2007904137">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="952059486">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1862818847">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="107969401">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="5139366">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1105032767">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="676008289">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="589434325">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="162548886">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="745494531">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1303267049">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1903978851">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1714378404">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="848103180">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="2001228098">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1778333655">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="284"/>
   <w:drawingGridVerticalSpacing w:val="284"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#428299"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F825FF"/>
     <w:rsid w:val="00001B44"/>
     <w:rsid w:val="00003352"/>
     <w:rsid w:val="000063FF"/>
     <w:rsid w:val="00007516"/>
     <w:rsid w:val="00010188"/>
     <w:rsid w:val="0002114E"/>
     <w:rsid w:val="00023A88"/>
     <w:rsid w:val="00025356"/>
     <w:rsid w:val="000259A4"/>
     <w:rsid w:val="00030608"/>
     <w:rsid w:val="00030660"/>
     <w:rsid w:val="00032BEE"/>
     <w:rsid w:val="00042186"/>
     <w:rsid w:val="000478F4"/>
     <w:rsid w:val="00047F55"/>
     <w:rsid w:val="000517B6"/>
     <w:rsid w:val="00052082"/>
     <w:rsid w:val="0006094B"/>
     <w:rsid w:val="0006421E"/>
     <w:rsid w:val="00072E43"/>
     <w:rsid w:val="000805EA"/>
     <w:rsid w:val="0008352D"/>
     <w:rsid w:val="000934E6"/>
     <w:rsid w:val="000A488B"/>
     <w:rsid w:val="000A7238"/>
     <w:rsid w:val="000B0B21"/>
     <w:rsid w:val="000C0D12"/>
     <w:rsid w:val="000C1214"/>
     <w:rsid w:val="000C203D"/>
     <w:rsid w:val="000C2273"/>
     <w:rsid w:val="000C7716"/>
     <w:rsid w:val="000D2094"/>
     <w:rsid w:val="00100F78"/>
     <w:rsid w:val="00101619"/>
     <w:rsid w:val="00104234"/>
     <w:rsid w:val="001072E1"/>
     <w:rsid w:val="001120F3"/>
     <w:rsid w:val="001163C9"/>
     <w:rsid w:val="00125DDB"/>
     <w:rsid w:val="001357B2"/>
     <w:rsid w:val="00143A06"/>
     <w:rsid w:val="00151599"/>
     <w:rsid w:val="00151717"/>
+    <w:rsid w:val="0015194A"/>
     <w:rsid w:val="00153050"/>
     <w:rsid w:val="00160D38"/>
     <w:rsid w:val="0017690B"/>
     <w:rsid w:val="00176973"/>
     <w:rsid w:val="0018634B"/>
     <w:rsid w:val="001A3452"/>
     <w:rsid w:val="001A3BA5"/>
     <w:rsid w:val="001B29EF"/>
     <w:rsid w:val="001B56C1"/>
     <w:rsid w:val="001C16E6"/>
     <w:rsid w:val="001C2D67"/>
     <w:rsid w:val="001E6067"/>
     <w:rsid w:val="001F4287"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="00202A77"/>
     <w:rsid w:val="00205ADD"/>
     <w:rsid w:val="002106F5"/>
     <w:rsid w:val="00215BB4"/>
     <w:rsid w:val="00220E2F"/>
+    <w:rsid w:val="002215B7"/>
+    <w:rsid w:val="00224337"/>
     <w:rsid w:val="002302D9"/>
     <w:rsid w:val="002629A1"/>
     <w:rsid w:val="0026624F"/>
     <w:rsid w:val="002672DB"/>
     <w:rsid w:val="00271CE5"/>
     <w:rsid w:val="00276575"/>
     <w:rsid w:val="00276637"/>
     <w:rsid w:val="002806F9"/>
     <w:rsid w:val="002819DC"/>
     <w:rsid w:val="00282020"/>
     <w:rsid w:val="00292774"/>
     <w:rsid w:val="00294DB2"/>
     <w:rsid w:val="002A1B0B"/>
     <w:rsid w:val="002A21D8"/>
     <w:rsid w:val="002A5510"/>
     <w:rsid w:val="002D2E0B"/>
     <w:rsid w:val="002D5E4D"/>
     <w:rsid w:val="002E1361"/>
     <w:rsid w:val="002E3F50"/>
     <w:rsid w:val="002E4D85"/>
     <w:rsid w:val="00313051"/>
     <w:rsid w:val="00342BA0"/>
     <w:rsid w:val="003636BF"/>
     <w:rsid w:val="00370AA7"/>
     <w:rsid w:val="0037479F"/>
     <w:rsid w:val="003810F7"/>
     <w:rsid w:val="00383CC7"/>
     <w:rsid w:val="003845B4"/>
     <w:rsid w:val="00387B1A"/>
     <w:rsid w:val="003A28B5"/>
     <w:rsid w:val="003A42AE"/>
+    <w:rsid w:val="003B3B08"/>
     <w:rsid w:val="003D53B0"/>
     <w:rsid w:val="003D53F2"/>
     <w:rsid w:val="003D6365"/>
     <w:rsid w:val="003D7A43"/>
     <w:rsid w:val="003E0334"/>
     <w:rsid w:val="003E1C74"/>
     <w:rsid w:val="003E4A0B"/>
     <w:rsid w:val="003F0A22"/>
     <w:rsid w:val="00400D36"/>
     <w:rsid w:val="00403340"/>
     <w:rsid w:val="00407805"/>
     <w:rsid w:val="00416333"/>
     <w:rsid w:val="004262AA"/>
     <w:rsid w:val="00453917"/>
     <w:rsid w:val="00461FBC"/>
     <w:rsid w:val="00477AF0"/>
     <w:rsid w:val="00484BD5"/>
     <w:rsid w:val="00486A5A"/>
     <w:rsid w:val="004B112D"/>
     <w:rsid w:val="004B563B"/>
     <w:rsid w:val="004B7558"/>
     <w:rsid w:val="004B7BB7"/>
     <w:rsid w:val="004C5000"/>
     <w:rsid w:val="004D6C36"/>
     <w:rsid w:val="004E547F"/>
@@ -20070,94 +15735,97 @@
     <w:rsid w:val="00524A4A"/>
     <w:rsid w:val="00526246"/>
     <w:rsid w:val="00530242"/>
     <w:rsid w:val="00540465"/>
     <w:rsid w:val="005502FE"/>
     <w:rsid w:val="00554DA3"/>
     <w:rsid w:val="005604A0"/>
     <w:rsid w:val="005649CC"/>
     <w:rsid w:val="00564C99"/>
     <w:rsid w:val="00564FE1"/>
     <w:rsid w:val="00567106"/>
     <w:rsid w:val="005740AC"/>
     <w:rsid w:val="0058018A"/>
     <w:rsid w:val="005879F1"/>
     <w:rsid w:val="005A4C03"/>
     <w:rsid w:val="005B3FB0"/>
     <w:rsid w:val="005C058D"/>
     <w:rsid w:val="005C122B"/>
     <w:rsid w:val="005C6142"/>
     <w:rsid w:val="005C656C"/>
     <w:rsid w:val="005C67FD"/>
     <w:rsid w:val="005D46B9"/>
     <w:rsid w:val="005D4DF6"/>
     <w:rsid w:val="005E0DA4"/>
     <w:rsid w:val="005E1D3C"/>
+    <w:rsid w:val="005E4BBF"/>
     <w:rsid w:val="005F051F"/>
     <w:rsid w:val="005F445F"/>
     <w:rsid w:val="006007AE"/>
     <w:rsid w:val="006036F6"/>
     <w:rsid w:val="0061777E"/>
     <w:rsid w:val="00627D56"/>
     <w:rsid w:val="00630B62"/>
     <w:rsid w:val="00632253"/>
     <w:rsid w:val="00632C55"/>
     <w:rsid w:val="00634D3F"/>
     <w:rsid w:val="00640E6A"/>
     <w:rsid w:val="00641B13"/>
     <w:rsid w:val="00642714"/>
     <w:rsid w:val="006439AC"/>
     <w:rsid w:val="00643C4E"/>
     <w:rsid w:val="006455CE"/>
     <w:rsid w:val="006475F6"/>
     <w:rsid w:val="00655145"/>
     <w:rsid w:val="00656D5B"/>
     <w:rsid w:val="00657B9E"/>
     <w:rsid w:val="006626BB"/>
     <w:rsid w:val="0066484E"/>
     <w:rsid w:val="00666FE7"/>
     <w:rsid w:val="00667BB9"/>
     <w:rsid w:val="00671549"/>
     <w:rsid w:val="00673998"/>
     <w:rsid w:val="00675BD8"/>
     <w:rsid w:val="00684952"/>
     <w:rsid w:val="00695F96"/>
     <w:rsid w:val="00696556"/>
     <w:rsid w:val="006A177E"/>
     <w:rsid w:val="006A27C4"/>
+    <w:rsid w:val="006B2957"/>
     <w:rsid w:val="006C2983"/>
     <w:rsid w:val="006D0AF1"/>
     <w:rsid w:val="006D0F2C"/>
     <w:rsid w:val="006D1EEC"/>
     <w:rsid w:val="006D2FCD"/>
     <w:rsid w:val="006D42D9"/>
     <w:rsid w:val="006D5B74"/>
     <w:rsid w:val="006D60D0"/>
     <w:rsid w:val="006E1F36"/>
     <w:rsid w:val="006E3C70"/>
     <w:rsid w:val="006E716B"/>
     <w:rsid w:val="006F3A28"/>
+    <w:rsid w:val="006F62C4"/>
     <w:rsid w:val="00715B8F"/>
     <w:rsid w:val="00717D94"/>
     <w:rsid w:val="007214C9"/>
     <w:rsid w:val="00726463"/>
     <w:rsid w:val="00733017"/>
     <w:rsid w:val="007472BF"/>
     <w:rsid w:val="00751D38"/>
     <w:rsid w:val="00751EB0"/>
     <w:rsid w:val="00764940"/>
     <w:rsid w:val="00764F81"/>
     <w:rsid w:val="007708C5"/>
     <w:rsid w:val="007831A1"/>
     <w:rsid w:val="00783310"/>
     <w:rsid w:val="007839D2"/>
     <w:rsid w:val="007923C9"/>
     <w:rsid w:val="00794FD1"/>
     <w:rsid w:val="00795699"/>
     <w:rsid w:val="00795E61"/>
     <w:rsid w:val="007964DB"/>
     <w:rsid w:val="007A4A6D"/>
     <w:rsid w:val="007A4C8A"/>
     <w:rsid w:val="007A6E60"/>
     <w:rsid w:val="007B192B"/>
     <w:rsid w:val="007B201E"/>
     <w:rsid w:val="007D1BCF"/>
@@ -20199,50 +15867,51 @@
     <w:rsid w:val="008C6CEA"/>
     <w:rsid w:val="008D04F0"/>
     <w:rsid w:val="008D0F43"/>
     <w:rsid w:val="008D3C40"/>
     <w:rsid w:val="008D5F52"/>
     <w:rsid w:val="008E0ECC"/>
     <w:rsid w:val="008F026E"/>
     <w:rsid w:val="008F3500"/>
     <w:rsid w:val="00900C85"/>
     <w:rsid w:val="00901F66"/>
     <w:rsid w:val="00902634"/>
     <w:rsid w:val="009113EA"/>
     <w:rsid w:val="00913140"/>
     <w:rsid w:val="00924E3C"/>
     <w:rsid w:val="009264A0"/>
     <w:rsid w:val="00932B87"/>
     <w:rsid w:val="00937D32"/>
     <w:rsid w:val="009477FA"/>
     <w:rsid w:val="00947EEF"/>
     <w:rsid w:val="009541F3"/>
     <w:rsid w:val="009612BB"/>
     <w:rsid w:val="00965825"/>
     <w:rsid w:val="00975A03"/>
     <w:rsid w:val="009814FA"/>
     <w:rsid w:val="0098535E"/>
+    <w:rsid w:val="009A2CDE"/>
     <w:rsid w:val="009B0663"/>
     <w:rsid w:val="009B2A8C"/>
     <w:rsid w:val="009C092F"/>
     <w:rsid w:val="009C16C8"/>
     <w:rsid w:val="009D1087"/>
     <w:rsid w:val="009D77CA"/>
     <w:rsid w:val="009E33DE"/>
     <w:rsid w:val="009E6AC6"/>
     <w:rsid w:val="009F30FB"/>
     <w:rsid w:val="009F784C"/>
     <w:rsid w:val="00A000F2"/>
     <w:rsid w:val="00A125C5"/>
     <w:rsid w:val="00A12D5C"/>
     <w:rsid w:val="00A20B23"/>
     <w:rsid w:val="00A2787E"/>
     <w:rsid w:val="00A321A7"/>
     <w:rsid w:val="00A32218"/>
     <w:rsid w:val="00A32D48"/>
     <w:rsid w:val="00A35C28"/>
     <w:rsid w:val="00A4747B"/>
     <w:rsid w:val="00A5039D"/>
     <w:rsid w:val="00A52349"/>
     <w:rsid w:val="00A54106"/>
     <w:rsid w:val="00A61123"/>
     <w:rsid w:val="00A6548F"/>
@@ -20274,50 +15943,51 @@
     <w:rsid w:val="00B33E50"/>
     <w:rsid w:val="00B45DF0"/>
     <w:rsid w:val="00B477F0"/>
     <w:rsid w:val="00B47AF6"/>
     <w:rsid w:val="00B53904"/>
     <w:rsid w:val="00B6154E"/>
     <w:rsid w:val="00B67CE4"/>
     <w:rsid w:val="00B756B5"/>
     <w:rsid w:val="00B77BD2"/>
     <w:rsid w:val="00B8547D"/>
     <w:rsid w:val="00B90918"/>
     <w:rsid w:val="00BA4B7E"/>
     <w:rsid w:val="00BA4D0D"/>
     <w:rsid w:val="00BA5038"/>
     <w:rsid w:val="00BA5B49"/>
     <w:rsid w:val="00BC769D"/>
     <w:rsid w:val="00BC773A"/>
     <w:rsid w:val="00BE094A"/>
     <w:rsid w:val="00BE379C"/>
     <w:rsid w:val="00BE6098"/>
     <w:rsid w:val="00BE6702"/>
     <w:rsid w:val="00BE7438"/>
     <w:rsid w:val="00BE7B70"/>
     <w:rsid w:val="00BF5E5B"/>
     <w:rsid w:val="00C0529C"/>
+    <w:rsid w:val="00C159EB"/>
     <w:rsid w:val="00C250D5"/>
     <w:rsid w:val="00C30C63"/>
     <w:rsid w:val="00C47F8D"/>
     <w:rsid w:val="00C53919"/>
     <w:rsid w:val="00C57E0E"/>
     <w:rsid w:val="00C64874"/>
     <w:rsid w:val="00C70491"/>
     <w:rsid w:val="00C70562"/>
     <w:rsid w:val="00C81391"/>
     <w:rsid w:val="00C85D5D"/>
     <w:rsid w:val="00C92898"/>
     <w:rsid w:val="00C9359B"/>
     <w:rsid w:val="00C94791"/>
     <w:rsid w:val="00CA568A"/>
     <w:rsid w:val="00CA699D"/>
     <w:rsid w:val="00CB270E"/>
     <w:rsid w:val="00CC0B14"/>
     <w:rsid w:val="00CC179C"/>
     <w:rsid w:val="00CD0319"/>
     <w:rsid w:val="00CD0423"/>
     <w:rsid w:val="00CD2B12"/>
     <w:rsid w:val="00CE4C99"/>
     <w:rsid w:val="00CE72B1"/>
     <w:rsid w:val="00CE73C4"/>
     <w:rsid w:val="00CE7514"/>
@@ -20398,78 +16068,78 @@
     <w:rsid w:val="00FC13DF"/>
     <w:rsid w:val="00FC3996"/>
     <w:rsid w:val="00FC7259"/>
     <w:rsid w:val="00FD2BEC"/>
     <w:rsid w:val="00FD4682"/>
     <w:rsid w:val="00FF68BC"/>
     <w:rsid w:val="00FF782C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#428299"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="548EA5A4"/>
+  <w14:docId w14:val="6273C482"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{38BC6BC7-6B42-4D28-8CEE-02BA150306B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sl-SI" w:eastAsia="sl-SI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20706,50 +16376,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00794FD1"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="NASLOV"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:autoRedefine/>
     <w:rsid w:val="00885551"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
@@ -21403,51 +17078,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sprotnaopomba-sklic">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:rsid w:val="002E1361"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revizija">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00416333"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215704810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="660812524">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -22974,51 +18649,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2018843531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fedavki.durs.si%2FOpenPortal%2FDokumenti%2Fvrocanje_pe.i.docx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_edavki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO4703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO4701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu.gov.si/fileadmin/Internet/Davki_in_druge_dajatve/Poslovanje_z_nami/e_Vrocanje/Opis/Seznam_dokumentov_ki_jih_vroca_davcni_organ.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fedavki.durs.si%2FOpenPortal%2FDokumenti%2Fvrocanje_pe.i.docx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigov-ca.gov.si/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekono.si/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO6280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.halcom.si/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_edavki" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://postarca.posta.si/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO4703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlb.si/ac-nlb-identiteta-ac-nlb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO4701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO6280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu.gov.si/fileadmin/Internet/Davki_in_druge_dajatve/Poslovanje_z_nami/e_Vrocanje/Opis/Seznam_dokumentov_ki_jih_vroca_davcni_organ.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sigen-ca.si/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageD.aspx?category=poob_vrocaje" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -23260,78 +18935,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6B3C506-363C-4B4E-9283-C14184CD5C24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5417</Words>
-  <Characters>34538</Characters>
+  <Words>6011</Words>
+  <Characters>34267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>287</Lines>
-  <Paragraphs>79</Paragraphs>
+  <Lines>285</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Številka:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Davčna Uprava RS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39876</CharactersWithSpaces>
+  <CharactersWithSpaces>40198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="120" baseType="variant">
       <vt:variant>
         <vt:i4>2031688</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>78</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://edavki.durs.si/EdavkiPortal/OpenPortal/CommonPages/Opdynp/PageA.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2031688</vt:i4>
       </vt:variant>
       <vt:variant>